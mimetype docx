--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,72 +7,72 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">FRA bulletin highlights fundamental rights challenges following the entry into application of the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Union Agency for Fundamental Rights (FRA) published its </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">second Migration and Fundamental Rights Bulletin</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for 2026, examining developments between April and June 2026. The bulletin reports on fundamental rights issues related to migration, asylum and border management across the European Union as the Pact on Migration and Asylum entered into application on 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the bulletin, deaths and disappearances continued to occur along Mediterranean and Atlantic migration routes despite a reduction in overall arrivals. The report also notes ongoing legal and administrative challenges faced by some civil society organisations involved in search-and-rescue activities at sea. In several Member States, courts have reviewed or overturned sanctions imposed on rescue organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The bulletin documents reports of summary returns, allegations of violence and restrictions on access to asylum procedures along several migration routes, including the Eastern Mediterranean, Balkan and Belarus routes. FRA noted that investigations into alleged violations of fundamental rights at borders remain limited in a number of cases, although judicial scrutiny and monitoring activities have increased in some Member States.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -90,51 +90,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Union Agency for Fundamental Rights (21 July, 2026), [FRA flags fundamental rights challenges as Migration and Asylum Pact takes effect],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://fra.europa.eu/en/news/2026/fra-flags-fundamental-rights-challenges-migration-and-asylum-pact-takes-effect</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">21.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -263,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="85DACECB"/>
+    <w:nsid w:val="429DEA5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/fra-bulletin-highlights-fundamental-rights-challenges-following-entry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fra.europa.eu/en/publication/2026/migration-bulletin-2-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fra.europa.eu/en/news/2026/fra-flags-fundamental-rights-challenges-migration-and-asylum-pact-takes-effect" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fra.europa.eu/en/publication/2026/migration-bulletin-2-2026" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fra.europa.eu/en/news/2026/fra-flags-fundamental-rights-challenges-migration-and-asylum-pact-takes-effect" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>