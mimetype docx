--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">BAMF publishes evaluation report on counselling in the asylum procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Research Centre of the Federal Office for Migration and Refugees (BAMF) carried out an evaluation of independent counselling in the asylum procedure. The report examines the implementation of the counselling programme which has been in place since 2023 and which, following the amendment of Section 12a of the Asylum Act, replaced the former state-run asylum procedure counselling service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since then, independent organisations, primarily charitable organisations, have been commissioned to provide counselling independent of the authorities, which is funded by federal funds by BAMF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evaluation comprises three parts:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -326,51 +328,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -483,51 +485,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C599BEF0"/>
+    <w:nsid w:val="DCA34AAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -631,51 +633,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="AFCE9631"/>
+    <w:nsid w:val="EF553160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -907,51 +909,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb54-evaluation-implementierung-avb.pdf?__blob=publicationFile&amp;v=9%20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb54-evaluation-implementierung-avb.html?nn=282772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/bamf-publishes-evaluation-report-counselling-asylum-procedure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb54-evaluation-implementierung-avb.pdf?__blob=publicationFile&amp;v=9%20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb54-evaluation-implementierung-avb.html?nn=282772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>