--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,59 +7,58 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">BAMF publishes evaluation report on counselling in the asylum procedure zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Research Centre of the Federal Office for Migration and Refugees (BAMF) carried out an evaluation of independent counselling in the asylum procedure. The report examines the implementation of the counselling programme which has been in place since 2023 and which, following the amendment of Section 12a of the Asylum Act, replaced the former state-run asylum procedure counselling service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Since then, independent organisations, primarily charitable organisations, have been commissioned to provide counselling independent of the authorities, which is funded by federal funds by BAMF.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The evaluation comprises three parts:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -106,85 +105,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overall, it can be concluded that the programme essentially operates in line with the guidelines and that a nationwide service has been established reaching a significant number of people seeking protection. At the same time, there is a need for improvement in the areas of communication, process coordination and quality control, as well as in ensuring that people seeking protection can be reached at an early stage.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Based on the results of the evaluation, some recommendations are to take into account the difference between demand and use, to look into various counselling formats and to ensure early access to those seeking advice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full report is available in German on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">BAMF website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge (22 July, 2026), Evaluation der behördenunabhängigen Asylverfahrensberatung [Evaluation of independent asylum procedure advice],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb54-evaluation-implementierung-avb.html?nn=282772</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -313,187 +314,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AE32EF4E"/>
+    <w:nsid w:val="C599BEF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -597,51 +631,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="62302C65"/>
+    <w:nsid w:val="AFCE9631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -873,55 +907,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/bamf-publishes-evaluation-report-counselling-asylum-procedure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb54-evaluation-implementierung-avb.pdf?__blob=publicationFile&amp;v=9%20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb54-evaluation-implementierung-avb.html?nn=282772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb54-evaluation-implementierung-avb.pdf?__blob=publicationFile&amp;v=9%20" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Anlagen/DE/Forschung/Forschungsberichte/fb54-evaluation-implementierung-avb.html?nn=282772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>