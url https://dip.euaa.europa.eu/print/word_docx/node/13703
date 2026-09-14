--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,112 +7,101 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of the Interior and the Minister of Culture requested the Audit Authority of the Ministry of Finance to audit all projects of the Asylum, Migration and Integration Fund (AMIF) administered by the Ministry of Culture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The call is based on the irregularities and significant shortcomings identified by the Audit Authority in the evaluation of a specific project implemented by the Ministry of Culture. According to both ministries, this raises legitimate concerns that the irregularities and shortcomings identified may not be limited to an individual project, but may also indicate systemic problems in the process of project selection, administration and monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Iekšlietu ministrija (15 July, 2026), IeM un KM pieprasa FM Revīzijas iestādei auditēt visus Kultūras ministrijas administrētos Patvēruma, migrācijas un integrācijas fonda projektus [The MoI and the CFR request the FM Audit Authority to audit all projects of the Asylum, Migration and Integration Fund administered by the Ministry of Culture],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iem.gov.lv/lv/jaunums/iem-un-km-pieprasa-fm-revizijas-iestadei-auditet-visus-kulturas-ministrijas-administretos-patveruma-migracijas-un-integracijas-fonda-projektus</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +132,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +230,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BFEBF7BA"/>
+    <w:nsid w:val="DA5B1AC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +672,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ministers-request-audit-authority-audit-all-amif-projects-administered-ministry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/iem-un-km-pieprasa-fm-revizijas-iestadei-auditet-visus-kulturas-ministrijas-administretos-patveruma-migracijas-un-integracijas-fonda-projektus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/iem-un-km-pieprasa-fm-revizijas-iestadei-auditet-visus-kulturas-ministrijas-administretos-patveruma-migracijas-un-integracijas-fonda-projektus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>