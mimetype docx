--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Ministers request Audit Authority to audit all AMIF projects administered by the Ministry of Culture</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of the Interior and the Minister of Culture requested the Audit Authority of the Ministry of Finance to audit all projects of the Asylum, Migration and Integration Fund (AMIF) administered by the Ministry of Culture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The call is based on the irregularities and significant shortcomings identified by the Audit Authority in the evaluation of a specific project implemented by the Ministry of Culture. According to both ministries, this raises legitimate concerns that the irregularities and shortcomings identified may not be limited to an individual project, but may also indicate systemic problems in the process of project selection, administration and monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
@@ -242,51 +244,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -399,51 +401,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DA5B1AC7"/>
+    <w:nsid w:val="A4ACA917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -672,51 +674,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/iem-un-km-pieprasa-fm-revizijas-iestadei-auditet-visus-kulturas-ministrijas-administretos-patveruma-migracijas-un-integracijas-fonda-projektus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ministers-request-audit-authority-audit-all-amif-projects-administered-ministry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/iem-un-km-pieprasa-fm-revizijas-iestadei-auditet-visus-kulturas-ministrijas-administretos-patveruma-migracijas-un-integracijas-fonda-projektus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>