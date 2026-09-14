--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,119 +7,108 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Interior Ministers of Latvia and Lithuania met to discuss regional security, including hybrid threats and migratory pressure at the EU's external border. They reaffirmed their commitment to preventing irregular border crossings and strengthening external border security. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">During the meeting, the ministers signed an intergovernmental agreement to enhance cooperation between the two countries' law enforcement authorities, including through information sharing, coordinated operational activities, joint exercises and exchanges of experience. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They also emphasised the need to maintain a high level of preparedness and close coordination in response to the instrumentalisation of migration, highlighting the importance of technological solutions, timely information exchange, and international cooperation in border management. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Iekšlietu ministrija (16 July, 2026), Latvijas un Lietuvas iekšlietu ministri stiprina sadarbību ārējās robežas drošībā un pārrobežu apdraudējumu novēršanā [Ministers of the Interior of Latvia and Lithuania strengthen cooperation in the security of the external border and prevention of cross-border threats],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iem.gov.lv/lv/jaunums/latvijas-un-lietuvas-iekslietu-ministri-stiprina-sadarbibu-arejas-robezas-drosiba-un-parrobezu-apdraudejumu-noversana</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -150,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Access to territory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="86EF82F9"/>
+    <w:nsid w:val="16D8FCB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/ministers-interior-latvia-and-lithuania-strengthen-cooperation-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/latvijas-un-lietuvas-iekslietu-ministri-stiprina-sadarbibu-arejas-robezas-drosiba-un-parrobezu-apdraudejumu-noversana" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/latvijas-un-lietuvas-iekslietu-ministri-stiprina-sadarbibu-arejas-robezas-drosiba-un-parrobezu-apdraudejumu-noversana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>