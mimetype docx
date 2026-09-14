--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate of Immigration (UDI) announced a reduction in asylum reception capacity following lower-than-expected numbers of asylum applicants during the summer, while municipalities have continued to settle a high number of people granted residence permits. To align capacity with current needs, the UDI will reduce capacity by 550 places across 22 asylum reception centres (25 places per centre) rather than closing entire facilities. The reductions will take effect on 9 October 2026, following the 3-month contractual notice period. Below is an overview of the various reception centres and capacity after the reduction:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
         <w:gridCol/>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="80" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -1276,54 +1264,55 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (14 July, 2026), Sier opp 550 mottaksplasser [Terminating 550 reception centre places],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/sier-opp-550-mottaksplasser/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -1354,52 +1343,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception, Accommodation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -1452,187 +1441,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35CB260E"/>
+    <w:nsid w:val="A9E31868"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1861,55 +1883,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-reduce-capacity-550-places-across-reception-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/sier-opp-550-mottaksplasser/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/sier-opp-550-mottaksplasser/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>