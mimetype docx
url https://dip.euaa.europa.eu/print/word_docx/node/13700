--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The government approves legislative amendments to implement the EU Migration Pact zzzzzz</w:t>
+          <w:t xml:space="preserve">The government approves legislative amendments to implement the EU Migration Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government approved amendments to the laws that will transpose the requirements of the European Union's Pact on Migration and Asylum into Lithuanian law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The package prepared by the Ministry of the Interior needs to be approved by the Seimas. The amendments propose changes to the Law on the Legal Status of Aliens and other legal acts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to the draft, </w:t>
       </w:r>
@@ -207,51 +209,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Migration Department | Migracijos Departamentas (11 June, 2026), Vyriausybė pritarė paketui, leisiančiam įgyvendinti ES Migracijos pakto reikalavimus [The government approved a package that will allow the implementation of the requirements of the EU Migration Pact],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migracija.lrv.lt/lt/naujienos/vyriausybe-pritare-paketui-leisianciam-igyvendinti-es-migracijos-pakto-reikalavimus-QOl/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -380,187 +383,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5171F4DA"/>
+    <w:nsid w:val="9B1834DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -664,51 +700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E9A51365"/>
+    <w:nsid w:val="F13D1981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -944,51 +980,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/government-approves-legislative-amendments-implement-eu-migration-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/lt/naujienos/vyriausybe-pritare-paketui-leisianciam-igyvendinti-es-migracijos-pakto-reikalavimus-QOl/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>