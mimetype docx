--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,106 +13,97 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">58 asylum seekers will be relocated from Cyprus to Lithuania under the solidarity mechanism zzzzzz</w:t>
-[...10 lines deleted...]
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">58 asylum seekers will be relocated from Cyprus to Lithuania under the solidarity mechanism</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lithuania and Cyprus have signed a bilateral memorandum of understanding to support the implementation of the European Union Pact on Migration and Asylum, marking a practical step towards fulfilling the Pact's solidarity mechanism.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Signed during the informal meeting of EU ministers on migration and asylum, the agreement provides for the relocation of 58 asylum seekers from Cyprus to Lithuania. Cyprus will be responsible for operational preparations, including registration, documentation, medical examinations, interpretation services and the provision of information before transfer. Lithuania will meet the remainder of its solidarity obligation through a financial contribution of €1.14 million.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Migration Department | Migracijos Departamentas (12 June, 2026), Lietuva ir Kipras pasirašė dvišalį memorandumą dėl solidarumo mechanizmo įgyvendinimo [Lithuania and Cyprus signed a bilateral memorandum on the implementation of the solidarity mechanism],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migracija.lrv.lt/lt/naujienos/lietuva-ir-kipras-pasirase-dvisali-memoranduma-del-solidarumo-mechanizmo-igyvendinimo-q5z/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -143,52 +134,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Relocation, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -241,187 +232,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AB1EA485"/>
+    <w:nsid w:val="628FA0CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -650,55 +674,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/58-asylum-seekers-will-be-relocated-cyprus-lithuania-under-solidarity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/lt/naujienos/lietuva-ir-kipras-pasirase-dvisali-memoranduma-del-solidarumo-mechanizmo-igyvendinimo-q5z/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/lithuania/58-asylum-seekers-will-be-relocated-cyprus-lithuania-under-solidarity" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migracija.lrv.lt/lt/naujienos/lietuva-ir-kipras-pasirase-dvisali-memoranduma-del-solidarumo-mechanizmo-igyvendinimo-q5z/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>