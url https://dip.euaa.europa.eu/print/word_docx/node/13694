--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Court suspends obligation to reside in a specific location for applicants undergoing the border procedure zzzzzz</w:t>
+          <w:t xml:space="preserve">Court suspends obligation to reside in a specific location for applicants undergoing the border procedure</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">By decree of 27 June 2026, the Court of Palermo, ruling on an application lodged pursuant to Article 5-quinquies of Legislative Decree No 142/2015, ordered, without a further hearing, the suspension of the enforcement of the Prefect of Agrigento's order requiring an asylum seeker, who was subject to the new mandatory accelerated border procedure, to reside exclusively at the Villa Sikania reception centre (Agrigento) for a maximum period of 12 weeks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The application challenged the lawfulness of the measure on several grounds, including: the failure to comply with information and disclosure requirements; the lack of jurisdiction of the President of the Territorial Commission to order the application of the accelerated border procedure; the authority's failure to assess the applicant's vulnerability; and the absence of a valid notification of the measure restricting the applicant's freedom of movement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The applicant had disembarked in Lampedusa on 14 June 2026 and underwent the entire screening procedure in a single day. Although the screening report recorded that he had been referred to the anti-trafficking service, it did not identify him as a vulnerable person. Moreover, the final information report was drafted in a cursory manner and was not translated into a language he could understand. The prefectural order imposing the residence requirement was likewise not translated and failed to indicate the date and place of notification or to inform the applicant of the legal consequences of non-compliance.</w:t>
       </w:r>
@@ -125,51 +127,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Association for Juridical Studies on Immigration | Associazione per gli Studi Giuridici sull'Immigrazione (29 June, 2026), Sospeso l’obbligo di dimora del richiedente asilo in procedura di frontiera [Obligation to reside in a specific location suspended for asylum seekers undergoing border procedures],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.asgi.it/inlimine/sospeso-lobbligo-di-dimora-del-richiedente-asilo-in-procedura-di-frontiera/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -298,187 +301,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E921964"/>
+    <w:nsid w:val="FB60671B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -711,51 +747,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-suspends-obligation-reside-specific-location-applicants-undergoing-border" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/inlimine/sospeso-lobbligo-di-dimora-del-richiedente-asilo-in-procedura-di-frontiera/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>