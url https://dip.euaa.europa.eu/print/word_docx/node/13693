--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Council of State urges Ministry of the Interior to revise CPR tender specifications to take account of health and vulnerabilities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With its ruling No 5450/2026, the </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">C</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ouncil of State found that the Ministry of the Interior had only partially implemented the previous judge's orders and must, within 6 months, conduct a thorough investigation into the health conditions in the Repatriation Detention Centres (CPR) in order to issue new tender specifications. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The judges concluded that the ministry had only formally aligned the specifications with the ministerial directive of 19 May 2022, while evading the obligation to assess the actual living conditions within the facilities. The court highlighted the complete lack of a proper investigation into healthcare and psychological care, the protection of people with psychiatric vulnerabilities, and suicide prevention measures. </w:t>
       </w:r>
     </w:p>
@@ -299,51 +301,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -456,51 +458,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9CA89FC9"/>
+    <w:nsid w:val="C61B42B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -729,51 +731,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/wp-content/uploads/2025/10/Accoglimento-appello-capitolato-cpr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/allontamento-espulsione/asgi-e-cittadinanzattiva-il-consiglio-di-stato-accoglie-il-ricorso-per-lottemperanza-sul-capitolato-cpr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/italy/council-state-rejects-cprs-tender-due-inadequate-health-protection-detained" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/council-state-urges-ministry-interior-revise-cpr-tender-specifications-take" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/wp-content/uploads/2025/10/Accoglimento-appello-capitolato-cpr.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.asgi.it/allontamento-espulsione/asgi-e-cittadinanzattiva-il-consiglio-di-stato-accoglie-il-ricorso-per-lottemperanza-sul-capitolato-cpr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/italy/council-state-rejects-cprs-tender-due-inadequate-health-protection-detained" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>