--- v2 (2026-10-30)
+++ v3 (2026-10-30)
@@ -458,51 +458,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C61B42B0"/>
+    <w:nsid w:val="7611BC80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>