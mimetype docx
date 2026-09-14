--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,101 +7,90 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The coalition of civil society organisations "Asylum and Immigration Table (TAI)" launched the campaign "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renditi Conto</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">" focusing on the costs of the migrant centres built by the government in Albania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The online campaign shows an unexpected charge of EUR 74 million (data from the ActionAid </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Retained Report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 2025)  for the construction of centres in Albania, the only fully documented expenditure under the Italy-Albania Protocol and highlights some aspects of the "Albanian model" that have always remained in the background. Beyond the economic cost of the project, the campaign highlights the human, social and democratic costs  of the model.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The highest cost of these centres is borne by the detainees themselves: isolated, deprived of personal freedom, moved without information on their destination or the reasons for their transfer; people whose rights to health and care are thwarted, with limited access to legal protection, and for whom even communication with their families is extremely difficult. Many of the detainees experience severe psychological distress, which can lead to extensive use of psychotropic drugs as well as repeated acts of self-harm, including suicide attempts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Alongside the human cost is a  democratic cost: access to information is limited even for parliamentarians, a  lack of transparency for citizens and a lack of public scrutiny. Civil society organisations, the media and even parliamentary delegations visiting the centres have encountered several difficulties in obtaining essential data on the number of people detained, the procedures applied and the conditions of detention in the centres. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -123,54 +112,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">TAI has long called for the closure of the centres in Albania, as the practices being implemented undermine the protection of rights and the quality of democracy, both in Italy and Europe. The Italian government is experimenting with a new form of delocalisation, moving the frontier beyond national borders and normalising the idea that rights and guarantees can be moved distant from the public oversight. This is, according to TAI, a worrying shift in outsourcing policies, underway for several years also at the European level. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Italian Council for Refugees | Consiglio Italiano per i Rifugiati (7 July, 2026), “RENDITI CONTO”: LA CAMPAGNA DEL TAI SUI COSTI NASCOSTI DEI CENTRI IN ALBANIA [“RENDITI CONTO”: TAI'S CAMPAIGN ON THE HIDDEN COSTS OF CENTERS IN ALBANIA],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://cir-rifugiati.org/2026/07/07/renditi-conto-la-campagna-del-tai-sui-costi-nascosti-dei-centri-in-albania/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">07.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -201,52 +191,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -299,187 +289,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CD5D8024"/>
+    <w:nsid w:val="C98CCFBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -708,55 +731,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/civil-society-organisations-launch-campaign-costs-related-centres-albania" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actionaid.it/press-area/cpr-albania-italia/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cir-rifugiati.org/2026/07/07/renditi-conto-la-campagna-del-tai-sui-costi-nascosti-dei-centri-in-albania/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actionaid.it/press-area/cpr-albania-italia/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cir-rifugiati.org/2026/07/07/renditi-conto-la-campagna-del-tai-sui-costi-nascosti-dei-centri-in-albania/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>