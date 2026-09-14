--- v1 (2026-09-14)
+++ v2 (2026-09-14)
@@ -458,51 +458,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C98CCFBD"/>
+    <w:nsid w:val="A595A9DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>