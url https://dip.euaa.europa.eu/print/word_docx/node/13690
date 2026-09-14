--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,83 +7,72 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 12 June 2026, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Legislative Decree no. 100, providing urgent measures on justice and for the implementation of the European Union Pact on Migration and Asylum of 14 May 2024</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, was published in the Official Gazette. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decree aligns national legislation with the directive on standards for the reception of applicants for international protection and with European regulations  on the common procedure for international protection, the repatriation procedure at the border, checks on third-country nationals at external borders, and the Eurodac system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specifically, the bill regulates the stages of expressing intent, registering, and formalizing the application for international protection, as well as the  documents issued  to the applicant. It also addresses applicants' access to employment, increasing  the period before which work  is barred to 90 days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -118,54 +107,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Finally, organizational measures are introduced   to implement the new European framework, including strengthening the  Territorial Commissions  for the recognition of international protection, expanding the powers of the  specialized  immigration  sections , establishing separate sections  within the same sections, and measures to  strengthen judicial administration. Transitional provisions are also envisaged for the initial implementation of the new legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official Journal | Gazzetta Ufficiale (12 June, 2026), Patto Ue migrazione e asilo, in vigore il DL 100/2026 [EU Pact on Migration and Asylum: Legislative Decree 100/2026 enters into force],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4786/Patto-Ue-migrazione-e-asilo-in-vigore-il-DL-1002026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -196,52 +186,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Access to procedures and non-refoulement, Dublin procedure, First instance determination, Second instance determination, Reception, Detention, Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -294,187 +284,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D65F7AFF"/>
+    <w:nsid w:val="A4761311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -703,55 +726,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/government-publishes-legislative-decree-1002026-implementation-european-union" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legge:2026-06-12;100!vig=2026-06-15" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4786/Patto-Ue-migrazione-e-asilo-in-vigore-il-DL-1002026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normattiva.it/uri-res/N2Ls?urn:nir:stato:decreto.legge:2026-06-12;100!vig=2026-06-15" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4786/Patto-Ue-migrazione-e-asilo-in-vigore-il-DL-1002026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>