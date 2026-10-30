--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -22,67 +22,55 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Court of Cassation clarifies that compensation can be requested by those unlawfully detained in CPRs</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Supreme Court of Cassation, Joint Sections, with </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ruling No 18658 of June 9, 2026</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, shed light on a crucial issue that links immigration law, civil liability and the protection of fundamental rights. The judges ruled that a foreigner who suffers an unlawful deprivation of liberty within a former CIE (now CPR - Repatriation Detention Centre) may directly seek compensation for non-pecuniary damages, without first having to challenge the detention extension order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Until now, one of the most complex issues concerned the prejudicial issue: whether the foreigner could only claim damages after having had the invalid provision annulled (for example, by appealing to the Supreme Court).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The United Sections responded with a clear no, establishing total autonomy between:</w:t>
@@ -136,51 +124,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> (i.e. only incidentally). The civil judge, therefore, does not formally annul the original administrative act, but analyses its invalidity for the sole purpose of verifying whether the conditions for a civil wrong exist (Article 2043 of the Civil Code) and quantifying the damages to be compensated for the days of unjustified detention and for the violation of the right to defense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Court of Cassation | Corte di Cassazione (22 June, 2026), Trattenimento illegittimo nei CPR, sì all'azione autonoma di risarcimento del danno [Unlawful detention in CPRs: independent action for damages is approved.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4805/Trattenimento-illegittimo-nei-CPR-si-allazione-autonoma-di-risarcimento-del-danno</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.06.2026</w:t>
       </w:r>
@@ -215,52 +203,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Detention</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -325,51 +313,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -482,51 +470,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B0E3071D"/>
+    <w:nsid w:val="82DD2C4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -630,51 +618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="18132120"/>
+    <w:nsid w:val="65F208E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -906,51 +894,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-cassation-clarifies-compensation-can-be-requested-those-unlawfully" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortedicassazione.it/resources/cms/documents/18658_06_2026_pen_oscuramento_noindex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4805/Trattenimento-illegittimo-nei-CPR-si-allazione-autonoma-di-risarcimento-del-danno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-cassation-clarifies-compensation-can-be-requested-those-unlawfully" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortedicassazione.it/resources/cms/documents/18658_06_2026_pen_oscuramento_noindex.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4805/Trattenimento-illegittimo-nei-CPR-si-allazione-autonoma-di-risarcimento-del-danno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>