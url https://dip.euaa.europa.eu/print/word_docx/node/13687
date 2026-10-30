--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -22,55 +22,67 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Court of Cassation in collaboration with EUAA publishes list of jurisprudence for March and April 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The  Court of Cassation, in collaboration with the EUAA, published its bimonthly t</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hematic review of the Court's case law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> concerning the procedural and substantive aspects of international protection, complementary protection and matters relating to the Dublin Regulation. Among the decisions included in the new review, covering the months of March and April 2026, are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Order No 9333/2026</w:t>
@@ -158,51 +170,51 @@
         <w:rPr/>
         <w:t xml:space="preserve"> focuses on the vulnerability developed in the host country (Italy). The Ghanaian applicant had been a victim of gangmastering and severe labour exploitation in Italy, documented by specialised agencies. The Court of Cassation established that a court cannot dismiss the reports by the protective agencies as "mere formalistic documents". The judge must specifically determine whether the conditions to issue a residence permit for labour exploitation exist (Article 22 of the Immigration Act, now Article 18-ter), assessing the vulnerability and uprooting that forced repatriation would entail.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Court of Cassation | Corte di Cassazione (22 June, 2026), Protezione Internazionale, la rassegna di giurisprudenza della Corte di Cassazione [International Protection: A Review of Case Law from the Court of Cassation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4806/Protezione-Internazionale-la-rassegna-di-giurisprudenza-della-Corte-di-Cassazione-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.06.2026</w:t>
       </w:r>
@@ -237,52 +249,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Applicants with special needs, Unaccompanied minors, Victims of trafficking, Victims of GBV, EUAA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jurisprudence</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -347,51 +359,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -504,51 +516,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="326075B1"/>
+    <w:nsid w:val="8B567B08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -777,51 +789,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-cassation-collaboration-euaa-publishes-list-jurisprudence-march-and-april" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortedicassazione.it/it/rlc_dettaglio.page?contentId=RLC50815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4806/Protezione-Internazionale-la-rassegna-di-giurisprudenza-della-Corte-di-Cassazione-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-cassation-collaboration-euaa-publishes-list-jurisprudence-march-and-april" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortedicassazione.it/it/rlc_dettaglio.page?contentId=RLC50815" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4806/Protezione-Internazionale-la-rassegna-di-giurisprudenza-della-Corte-di-Cassazione-" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>