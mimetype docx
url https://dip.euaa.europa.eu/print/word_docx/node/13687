--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -13,66 +13,68 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Court of Cassation in collaboration with EUAA publishes list of jurisprudence for March and April 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Court of Cassation in collaboration with EUAA publishes list of jurisprudence for March and April 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The  Court of Cassation, in collaboration with the EUAA, published its bimonthly t</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">hematic review of the Court's case law</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> concerning the procedural and substantive aspects of international protection, complementary protection and matters relating to the Dublin Regulation. Among the decisions included in the new review, covering the months of March and April 2026, are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Order No 9333/2026</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, in which the court clarified that forced marriage constitutes a typical form of gender-based violence and can establish refugee status, regardless of the woman's age or whether she has undergone genital mutilation. Recalling the case law of the Court of Justice of the European Union (CJEU of 16 January 2024), the Court of Cassation ruled that women can constitute a protected social group solely because of their sex if exposed to physical or psychological violence in their country of origin. The court cannot find the woman guilty for failing to report her husband to the local authorities, without first determining whether the sociocultural context of that country supports the restriction of women's rights.</w:t>
@@ -159,51 +161,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Court of Cassation | Corte di Cassazione (22 June, 2026), Protezione Internazionale, la rassegna di giurisprudenza della Corte di Cassazione [International Protection: A Review of Case Law from the Court of Cassation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4806/Protezione-Internazionale-la-rassegna-di-giurisprudenza-della-Corte-di-Cassazione-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -332,187 +335,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AEA31515"/>
+    <w:nsid w:val="326075B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -745,51 +781,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/italy/court-cassation-collaboration-euaa-publishes-list-jurisprudence-march-and-april" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cortedicassazione.it/it/rlc_dettaglio.page?contentId=RLC50815" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://integrazionemigranti.gov.it/it-it/Ricerca-news/Dettaglio-news/id/4806/Protezione-Internazionale-la-rassegna-di-giurisprudenza-della-Corte-di-Cassazione-" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>