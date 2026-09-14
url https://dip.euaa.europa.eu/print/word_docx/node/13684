--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,131 +7,121 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The European Commission published its first </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">assessment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the implementation of the new asylum responsibility rules under the Pact on Migration and Asylum, covering the period from 12 June to early July 2026. The assessment indicates that Member States under migratory pressure have made significant progress in preparing and applying the new framework.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Operational cooperation in Cyprus and Spain was found to be adequate, while Greece has begun addressing previous shortcomings and Italy has taken important preparatory measures. However, further efforts are needed to ensure the effective execution of transfers. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission will continue monitoring implementation and will issue a follow-up assessment in October, while supporting Member States in the application of the Pact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (15 July, 2026), [Commission presents the assessment on the application of the new asylum responsibility rules],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://home-affairs.ec.europa.eu/news/commission-presents-assessment-application-new-asylum-responsibility-rules-2026-07-16_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1609C58B"/>
+    <w:nsid w:val="218FC712"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +692,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-publishes-first-assessment-implementation-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/47e97367-bb46-4485-9fee-012b5ac45396_en?filename=Assessment%20pursuant%20to%20Art%204%20of%20Comm%20Implementing%20Decision%20EU%202025-2323.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/commission-presents-assessment-application-new-asylum-responsibility-rules-2026-07-16_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/document/download/47e97367-bb46-4485-9fee-012b5ac45396_en?filename=Assessment%20pursuant%20to%20Art%204%20of%20Comm%20Implementing%20Decision%20EU%202025-2323.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/commission-presents-assessment-application-new-asylum-responsibility-rules-2026-07-16_en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>