--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,68 +7,56 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The French Office for the Protection of Refugees and Stateless Persons (OFPRA) will move into new premises in early 2027. The premises are situated in the immediate vicinity of the current headquarters (Périgares), which OFPRA has occupied since 2003.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The move has four main objectives:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -113,54 +101,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">To house OFPRA's archives, which comprise nearly 13 linear kms of files, the oldest of which date back to the 1920s. Unlike other government departments, OFPRA retains its historical archives under an autonomy agreement concluded with the National Archives of France.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Protection of Refugees and Stateless Persons | Office français de protection des réfugiés et apatrides (15 July, 2026), L’Ofpra aura de nouveaux locaux début 2027… mais reste à Fontenay-sous-Bois [OFPRA will have new premises at the beginning of 2027...but stays in Fontenay-sous-Bois],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofpra.gouv.fr/actualites/lofpra-aura-de-nouveaux-locaux-debut-2027-mais-reste-a-fontenay-sous-bois</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -191,52 +180,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -289,187 +278,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F10A7893"/>
+    <w:nsid w:val="3A2716BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -573,51 +595,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1B1C4F44"/>
+    <w:nsid w:val="88D5870A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -849,55 +871,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/ofpra-moving-new-premises-2027" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/lofpra-aura-de-nouveaux-locaux-debut-2027-mais-reste-a-fontenay-sous-bois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofpra.gouv.fr/actualites/lofpra-aura-de-nouveaux-locaux-debut-2027-mais-reste-a-fontenay-sous-bois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>