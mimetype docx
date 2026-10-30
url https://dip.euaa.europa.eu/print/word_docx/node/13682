--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">BAMF undertakes online survey to improve Germany4Ukraine support portal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An online survey for refugees from Ukraine is currently underway to further develop the Germany4Ukraine support portal. The aim is to better understanding of the usefulness of the current content, what more information is required and what can be improved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Displaced persons from Ukraine who are over 16 years and live in Germany are invited to take part in the survey. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Participation is voluntary, anonymous and no personal data is collected. The survey takes about 10 minutes to complete. The survey is being conducted by infoGmbH on behalf of the Federal Office for Migration and Refugees (BAMF).</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -249,51 +251,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +408,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2790AF4F"/>
+    <w:nsid w:val="EF78FDBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +681,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Meldungen/DE/2026/260715-am-befragung-g4u.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/bamf-undertakes-online-survey-improve-germany4ukraine-support-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Meldungen/DE/2026/260715-am-befragung-g4u.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>