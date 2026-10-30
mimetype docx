--- v2 (2026-10-30)
+++ v3 (2026-10-30)
@@ -408,51 +408,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EF78FDBD"/>
+    <w:nsid w:val="0259A92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>