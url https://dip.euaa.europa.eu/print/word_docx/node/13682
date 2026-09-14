--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -7,108 +7,108 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Online survey to improve Germany4Ukraine support portal zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">An online survey amongst refugees from Ukraine is currently carried out in order to further develop the Germany4Ukraine support portal for displaced persons from Ukraine. The aim is to gain a better understanding of how useful the current content is, what further information is required, and what can be improved.</w:t>
+        <w:t xml:space="preserve">An online survey for refugees from Ukraine is currently underway to further develop the Germany4Ukraine support portal. The aim is to better understanding of the usefulness of the current content, what more information is required and what can be improved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Displaced persons from Ukraine, who are over 16 years of age and live in Germany are invited to take part in the survey. </w:t>
+        <w:t xml:space="preserve">Displaced persons from Ukraine who are over 16 years and live in Germany are invited to take part in the survey. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Participation is voluntary, anonymous and no personal data is collected. The survey takes about ten minutes to complete. The survey is being conducted by infoGmbH on behalf of the Federal Office for Migration and Refugees (BAMF).</w:t>
+        <w:t xml:space="preserve">Participation is voluntary, anonymous and no personal data is collected. The survey takes about 10 minutes to complete. The survey is being conducted by infoGmbH on behalf of the Federal Office for Migration and Refugees (BAMF).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Office for Migration and Refugees | Bundesamt für Migration und Flüchtlinge (15 July, 2026), Ihre Meinung zählt: helfen Sie mit, Germany4Ukraine zu verbessern! [Your opinion matters: Help us to improve Germany4Ukraine],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bamf.de/SharedDocs/Meldungen/DE/2026/260715-am-befragung-g4u.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -237,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D2233A4"/>
+    <w:nsid w:val="2790AF4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/germany/online-survey-improve-germany4ukraine-support-portal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Meldungen/DE/2026/260715-am-befragung-g4u.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bamf.de/SharedDocs/Meldungen/DE/2026/260715-am-befragung-g4u.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>