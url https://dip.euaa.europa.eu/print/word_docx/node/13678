--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government appoints a private company to represent unaccompanied minors seeking asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Government appoints a private company to represent unaccompanied minors seeking asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The International Protection Act 2026 introduces a structured, statutory framework for the appointment and role of a child representative for unaccompanied minors. The provisions are materially stronger and more explicit than under the 2015 Act, and are aligned with the EU Pact requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Every unaccompanied minor applying for international protection is assigned a representative in line with their best interests. The legislation requires the representative to represent, assist and act on behalf of the unaccompanied minor, safeguarding the best interests and well-being of the child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Specifically, the process is designed to ensure that minors have the support they need with clear, accessible information about the international protection process, and are given meaningful opportunities to express their views in a manner appropriate to their age, development, and individual needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -89,54 +102,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">This contract is in place for an initial six months, during which time a comprehensive evaluation will take place. This evaluation will inform discussions on how the programme should continue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">House of Oireachtas | Tithe an Oierachtais (23 June, 2026), [International Protection, Dáil Éireann Debate, Tuesday - 23 June 202],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.oireachtas.ie/en/debates/question/2026-06-23/503/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -167,52 +181,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Applicants with special needs, Unaccompanied minors, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -265,187 +279,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BBF5C47"/>
+    <w:nsid w:val="57B34473"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -674,55 +721,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-appoints-private-company-represent-unaccompanied-minors-seeking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oireachtas.ie/en/debates/question/2026-06-23/503/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/government-appoints-private-company-represent-unaccompanied-minors-seeking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oireachtas.ie/en/debates/question/2026-06-23/503/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>