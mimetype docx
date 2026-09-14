--- v0 (2026-07-17)
+++ v1 (2026-09-14)
@@ -13,66 +13,80 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">The Irish Refugee Council publishes the 2025 AIDA report for Ireland zzzzzz</w:t>
+          <w:t xml:space="preserve">The Irish Refugee Council publishes the 2025 AIDA report for Ireland</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The Irish Refugee Council published the  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 Asylum Information Database (AIDA) report</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which highlights an increasingly restrictive asylum system and deterioration in standards. The organisation warned that the continued introduction of regressive policies by Minister Jim O’Callaghan is undermining asylum rights and eroding Ireland’s longstanding tradition of justice, compassion and solidarity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The AIDA report, documents key developments and challenges in Ireland’s international protection system during 2025 and the first months of 2026. This is the 14th AIDA report. The report is published annually in coordination with the European Council of Refugees and Exiles (ECRE), and is an essential resource for practitioners, journalists, protection applicants and other stakeholders.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">AIDA 2025 report finds that, the number of international protection applications lodged fell by 29 percent compared to the previous year. Despite this, delays in decision-making  continued, there was an ongoing policy of non accommodation of protection applicants and the number of deportation orders issued increased sharply.2025 also saw numerous major policy developments, including the publishing of the General Scheme of the International Protection Bill which launched the implementation process of the EU Migration and Asylum Pact, the expansion of accelerated asylum procedures, new restrictions proposed for family reunification and citizenship, and the extension of Temporary Protection for people displaced from Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -196,54 +210,55 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Overcrowded emergency centres and substandard tented facilities raised concerns about dignity, basic needs, and mental health.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">judgment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the Court of Justice of the European Union EU confirmed that Ireland cannot evade reception obligations due to increased asylum arrivals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Health Information and Quality Authority continued its statutory remit of inspecting permanent accommodation centres under the national standards.  A number of centres inspected were found non-compliant in key areas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -324,54 +339,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">Proposed reduction in Accommodation Recognition Payment (ARP) from €600 to €400/month (not yet implemented – commencing September 2027). ARP to be wound down by March 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Refugee Council (8 July, 2026), [New Irish Refugee Council AIDA report highlights growing restrictions in Ireland asylum system],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.irishrefugeecouncil.ie/media-centre/press-releases/press-release-new-irish-refugee-council-aida-report-highlights-growing-restrictions-in-ireland-asylum-system/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">08.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -402,52 +418,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination, Reception, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -500,187 +516,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E350B268"/>
+    <w:nsid w:val="4365CEF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -784,51 +833,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="98DA739A"/>
+    <w:nsid w:val="28904D60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -932,51 +981,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E27F7834"/>
+    <w:nsid w:val="E2D4B54D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1080,51 +1129,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="7F773E3F"/>
+    <w:nsid w:val="03216CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1228,51 +1277,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="5D776800"/>
+    <w:nsid w:val="DE113DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1513,55 +1562,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/irish-refugee-council-publishes-2025-aida-report-ireland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2026/05/AIDA-IE_2025-Update.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/irish-refugee-council-independent-law-centre-secures-judgment-confirming-state-cannot-evade-obligations-to-cover-protection-applicants-basic-needs/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/press-release-new-irish-refugee-council-aida-report-highlights-growing-restrictions-in-ireland-asylum-system/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/irish-refugee-council-publishes-2025-aida-report-ireland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asylumineurope.org/wp-content/uploads/2026/05/AIDA-IE_2025-Update.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/irish-refugee-council-independent-law-centre-secures-judgment-confirming-state-cannot-evade-obligations-to-cover-protection-applicants-basic-needs/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/press-release-new-irish-refugee-council-aida-report-highlights-growing-restrictions-in-ireland-asylum-system/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>