--- v0 (2026-07-17)
+++ v1 (2026-09-15)
@@ -13,115 +13,130 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Refugee rights organisations voiced apprehension over the new family reunification rules zzzzzz</w:t>
+          <w:t xml:space="preserve">Refugee rights organisations voiced apprehension over the new family reunification rules</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Organisations supporting refugees and people seeking protection have strongly criticised new family reunification rules.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to being forced to the two-year waiting time before refugees can apply for family reunification, the new rules require that refugees have not received certain social welfare supports including carer’s allowance, one-parent family allowance, and disability allowance during that period. Those who have received any housing supports, including Housing Assistance Payment (HAP), are also prevented from applying for family reunification. NGOs voiced concerns also on the income thresholds applicants must also meet before they can be reunited with their families. These same rules apply to unaccompanied children seeking to reunite with their parents, unless the Minister decides to waive the requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Irish Refugee Council (19 June, 2026), [Refugee rights organisations say Minister O’Callaghan and Brophy’s new family reunification rules will break families apart],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.irishrefugeecouncil.ie/media-centre/press-releases/refugee-rights-organisations-say-minister-ocallaghan-and-brophys-new-family-reunification-rules-will-break-families-apart/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government announces amendments to policy on family reunification</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -152,52 +167,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Forms of protection, Family reunification, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -250,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14B479EE"/>
+    <w:nsid w:val="435F6A0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -659,55 +707,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/refugee-rights-organisations-voiced-apprehension-over-new-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/refugee-rights-organisations-say-minister-ocallaghan-and-brophys-new-family-reunification-rules-will-break-families-apart/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/ireland/government-announces-amendments-policy-family-reunification" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/refugee-rights-organisations-voiced-apprehension-over-new-family-reunification" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irishrefugeecouncil.ie/media-centre/press-releases/refugee-rights-organisations-say-minister-ocallaghan-and-brophys-new-family-reunification-rules-will-break-families-apart/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/ireland/government-announces-amendments-policy-family-reunification" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>