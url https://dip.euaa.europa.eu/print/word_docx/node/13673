--- v0 (2026-07-17)
+++ v1 (2026-09-15)
@@ -13,102 +13,116 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Tribunal for Asylum and Returns Appeals (TARA) becomes operational zzzzzz</w:t>
+          <w:t xml:space="preserve">Tribunal for Asylum and Returns Appeals (TARA) becomes operational</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">TARA will manage International Protection appeals under the International Protection Act 2026 from 12 June 2026 for a 5-year period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">There will be a period during which both TARA and the current appeals body, the International Protection Appeals Tribunal (IPAT), will operate simultaneously under separate legislative frameworks. As appeals under the 2015 International Protection legislation are progressed, IPAT will be decommissioned over time. All appeals made from 12 June under the International Protection Act 2026 will be dealt with by TARA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cindy Carroll was appointed as the first Chief Appeals Officer to the Tribunal for Asylum and Returns Appeals (TARA).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Department of Justice, Home Affairs and Migration | An Roinn Dlí agus Cirt, Gnóthaí Baile agus Imirce (11 June, 2026), [Minister O’Callaghan and Minister Brophy announce the appointment of Cindy Carroll as the Chief Appeals Officer of the Tribunal for Asylum and Returns Appeals (TARA)],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-ocallaghan-and-minister-brophy-announce-the-appointment-of-cindy-carroll-as-the-chief-appeals-officer-of-the-tribunal-for-asylum-and-returns-appeals-tara/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -139,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Second instance determination, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Institutional</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -237,187 +251,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 17-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="495A9D2E"/>
+    <w:nsid w:val="E5603EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -646,55 +693,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/tribunal-asylum-and-returns-appeals-tara-becomes-operational" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-ocallaghan-and-minister-brophy-announce-the-appointment-of-cindy-carroll-as-the-chief-appeals-officer-of-the-tribunal-for-asylum-and-returns-appeals-tara/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/ireland/tribunal-asylum-and-returns-appeals-tara-becomes-operational" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.ie/en/department-of-justice-home-affairs-and-migration/press-releases/minister-ocallaghan-and-minister-brophy-announce-the-appointment-of-cindy-carroll-as-the-chief-appeals-officer-of-the-tribunal-for-asylum-and-returns-appeals-tara/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>