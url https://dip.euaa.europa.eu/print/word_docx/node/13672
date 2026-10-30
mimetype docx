--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -7,103 +7,117 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Estonia endorses extension of temporary protection for Ukrainian nationals until March 2028</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 9 July 2026, the European Union Affairs Committee of the Parliament of Estonia (Riigikogu) endorsed Estonia’s position in favour of extending temporary protection for Ukrainian nationals until March 2028. The proposed extension excludes individuals who are subject to restrictions on leaving Ukraine due to military obligations. The government’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">position</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> on the proposed extension was presented by Minister of the Interior Igor Taro.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Estonian Parliament | Riigikogu (10 July, 2026), [Riigikogu supports extending temporary protection to Ukrainian war refugees with a restriction],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.riigikogu.ee/en/press-releases/european-union-affairs-committee-en/riigikogu-supports-extending-temporary-protection-to-ukrainian-war-refugees-with-a-restriction/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">10.07.2026</w:t>
       </w:r>
@@ -138,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -248,51 +262,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 30-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -405,51 +419,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36E836A6"/>
+    <w:nsid w:val="2E678A05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -678,51 +692,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigikogu.ee/tegevus/dokumendiregister/dokument/191fa743-4341-4412-9295-ef572a571138/eesti-seisukohad-noukogu-rakendusotsuse-eelnou-kohta-mis-kasitleb-ajutise-kaitse-kohaldamise-pikendamist-ukraina-sojapogenikele-/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigikogu.ee/en/press-releases/european-union-affairs-committee-en/riigikogu-supports-extending-temporary-protection-to-ukrainian-war-refugees-with-a-restriction/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/estonia/estonia-endorses-extension-temporary-protection-ukrainian-nationals-until" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigikogu.ee/tegevus/dokumendiregister/dokument/191fa743-4341-4412-9295-ef572a571138/eesti-seisukohad-noukogu-rakendusotsuse-eelnou-kohta-mis-kasitleb-ajutise-kaitse-kohaldamise-pikendamist-ukraina-sojapogenikele-/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riigikogu.ee/en/press-releases/european-union-affairs-committee-en/riigikogu-supports-extending-temporary-protection-to-ukrainian-war-refugees-with-a-restriction/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>