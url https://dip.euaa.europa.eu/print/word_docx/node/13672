--- v2 (2026-10-30)
+++ v3 (2026-10-30)
@@ -419,51 +419,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E678A05"/>
+    <w:nsid w:val="560BE691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>