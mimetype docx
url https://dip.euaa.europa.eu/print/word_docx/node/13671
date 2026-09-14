--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,83 +7,72 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Extract from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">press release of the Council of the EU</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"EU countries agreed to extend the temporary protection status granted to those fleeing Ukraine until 4 March 2028, delivering on the EU’s commitment to support Ukraine and its people for as long as it takes. Extending protection by one additional year will provide clarity and predictability to all those fleeing the war.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition, recognising both the need to protect displaced persons and Ukraine’s need to defend itself against Russia’s illegal war of aggression, EU countries agreed that temporary protection should be granted only to those complying with their military obligations in Ukraine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -113,77 +102,79 @@
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Council | Council of the European Union (15 July, 2026), [EU countries agree to extend temporary protection for those fleeing Ukraine until March 2028],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.consilium.europa.eu/en/press/press-releases/2026/07/15/eu-countries-agree-to-extend-temporary-protection-for-those-fleeing-ukraine-until-march-2028/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">European Commission proposes the extension of Temporary Protection status for displaced people from Ukraine</w:t>
+          <w:t xml:space="preserve">European Commission proposes to extend temporary protection for displaced people from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">15.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -208,56 +199,56 @@
         </w:rPr>
         <w:t xml:space="preserve">Thematic area(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Policy</w:t>
+        <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -310,187 +301,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00DBD755"/>
+    <w:nsid w:val="E9DE7228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -719,55 +743,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-countries-agree-extend-temporary-protection-displaced-persons" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/07/15/eu-countries-agree-to-extend-temporary-protection-for-those-fleeing-ukraine-until-march-2028/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/european-union/european-commission-proposes-extension-temporary-protection-status" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/press/press-releases/2026/07/15/eu-countries-agree-to-extend-temporary-protection-for-those-fleeing-ukraine-until-march-2028/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/european-union/european-commission-proposes-extend-temporary-protection-displaced" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>