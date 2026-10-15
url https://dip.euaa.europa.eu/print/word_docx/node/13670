--- v0 (2026-07-16)
+++ v1 (2026-10-15)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Toulouse signs charter to protect female asylum applicants from violence zzzzzz</w:t>
+          <w:t xml:space="preserve">Toulouse signs charter to protect female asylum applicants from violence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following Strasbourg, Marseille and Bordeaux, on 16 June 2026 Toulouse became the fourth territorial directorate of the French Office for Immigration and Integration (OFII) to sign the charter for the protection of female asylum seekers who are victims of different forms of violence and human trafficking. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The charter is based on three commitments which are common to the previous signatures of the other respective territorial directorates: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -111,51 +113,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">French Office for the Immigration and the Integration | Office Français de l'Immigration et de l'Intégration (25 June, 2026), A Toulouse, une nouvelle étape pour la protection des femmes demandeuses d’asile victimes de violences [In Toulouse, a new step for the protection of female asylum seekers victims of violence],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ofii.fr/a-toulouse-une-nouvelle-etape-pour-la-protection-des-femmes-demandeuses-dasile-victimes-de-violences/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">25.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -284,187 +287,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EDB709D9"/>
+    <w:nsid w:val="A119EE76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -568,51 +604,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5C0C20F4"/>
+    <w:nsid w:val="E1C58E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -848,51 +884,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/france/toulouse-signs-charter-protect-female-asylum-applicants-violence" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofii.fr/a-toulouse-une-nouvelle-etape-pour-la-protection-des-femmes-demandeuses-dasile-victimes-de-violences/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>