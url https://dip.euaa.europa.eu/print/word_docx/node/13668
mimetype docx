--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,120 +7,121 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Ministry reports applications for international protection are mainly from Ukrainians, Venezuelans and Palestinians zzzzzz</w:t>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">According to information published by the Ministry of Justice and the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">National Commissioner of Police</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, 675 people applied for international protection in Iceland in the first 6 months of 2026. 74% of applications were submitted by Ukrainian nationals, 11% by Venezuelans and 6% by Palestinians. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The statistics remain similar to the previous year but applications for international protection have significantly decreased compared with 2024. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Iceland has recently adopted several immigration law reforms, including changes to the withdrawal of protection, departure procedures, Schengen border management, and stricter residence permit rules, aligning the framework more closely with Nordic and EU-related migration standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice | Dómsmálaráðuneytið (13 July, 2026), Langflestar umsóknir um alþjóðlega vernd frá Úkraínu [The vast majority of applications for international protection from Ukraine],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.stjornarradid.is/efst-a-baugi/frettir/stok-frett/2026/07/13/Langflestar-umsoknir-um-althjodlega-vernd-fra-Ukrainu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">13.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -249,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E650204B"/>
+    <w:nsid w:val="581EABC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +692,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/ministry-reports-applications-international-protection-are-mainly-ukrainians" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiYTJhMDczNTMtMGY1NS00MGQyLWI3NjEtYmFiMjlhYmE2N2JjIiwidCI6IjUwOTQ4NGE4LWMwZmYtNDk2MC1iNWRhLTNiZGI3NWU5ODQ2MCIsImMiOjl9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/efst-a-baugi/frettir/stok-frett/2026/07/13/Langflestar-umsoknir-um-althjodlega-vernd-fra-Ukrainu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.powerbi.com/view?r=eyJrIjoiYTJhMDczNTMtMGY1NS00MGQyLWI3NjEtYmFiMjlhYmE2N2JjIiwidCI6IjUwOTQ4NGE4LWMwZmYtNDk2MC1iNWRhLTNiZGI3NWU5ODQ2MCIsImMiOjl9" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.stjornarradid.is/efst-a-baugi/frettir/stok-frett/2026/07/13/Langflestar-umsoknir-um-althjodlega-vernd-fra-Ukrainu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>