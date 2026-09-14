--- v0 (2026-07-30)
+++ v1 (2026-09-14)
@@ -7,131 +7,121 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:pPr/>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...10 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Secretariat for Migration (SEM) launched a new public tender seeking agencies to provide community interpreters for federal asylum centres across Switzerland. The interpreters will support communication between asylum applicants and staff, particularly during medical appointments and meetings with social workers and educators, including those working with unaccompanied minors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The tender aims to centralise the organisation of interpretation services, which have until now been managed independently by individual regions, in order to improve coordination and efficiency nationwide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The call for tenders is published on the Swiss public procurement platform </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">simap.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (SIMAP reference 40354). Interested bidders have until 31 August 2026 to submit their offers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Secretariat for Migration | Staatssekretariat für Migration | Secrétariat d’État aux migrations | Segreteria di Stato della migrazione (14 July, 2026), Le SEM recherche des agences de placement d’interprètes communautaires [SEM is looking for community interpreter placement agencies],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.admin.ch/fr/newnsb/KxuMsqyZHJLw4GBh2ETbt</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">14.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -162,52 +152,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Interpretation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -260,187 +250,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 30-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E87C5DAD"/>
+    <w:nsid w:val="EEED90CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -669,55 +692,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/switzerland/sem-launches-tender-community-interpreter-services-federal-asylum-centres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.simap.ch/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/KxuMsqyZHJLw4GBh2ETbt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.simap.ch/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.admin.ch/fr/newnsb/KxuMsqyZHJLw4GBh2ETbt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>