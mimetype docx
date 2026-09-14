--- v0 (2026-07-16)
+++ v1 (2026-09-14)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNE reports an increased case processing time in the first half of 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">UNE reports prolonged case processing time in first half of 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the first half of 2026, the Immigration Appeals Board (UNE) processed around 2,770 cases, compared with 3,357 cases at the same time last year. The average case processing time at the end of June 2026 was 246 days per case, compared to 182 days at the same time in 2025. The figure applies to all types of cases combined, both appeals and requests for a reversal. The shortest case processing time was in cases concerning the extension of collective protection. The UNE changed the decision in whole or in part in 14% of the cases processed in the first half of 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">With regard to specific cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -246,74 +259,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">26 days per case</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (9 July, 2026), Økt saksbehandlingstid første halvår [Increased case processing time in the first half of the year],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/aktuelt/arkiv/2026/okt-saksbehandlingstid-forste-halvar/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Immigration Appeals Board | Utlendingsnemnda (3 July, 2026), Statistikk [Statistics],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.une.no/statistikk/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -344,52 +359,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Second instance determination</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Publication</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -442,187 +457,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 16-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="85C9C0A6"/>
+    <w:nsid w:val="51218DBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -726,51 +774,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="211B6945"/>
+    <w:nsid w:val="9F784421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1002,55 +1050,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-reports-increased-case-processing-time-first-half-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/okt-saksbehandlingstid-forste-halvar/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/statistikk/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/une-reports-prolonged-case-processing-time-first-half-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/aktuelt/arkiv/2026/okt-saksbehandlingstid-forste-halvar/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.une.no/statistikk/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>