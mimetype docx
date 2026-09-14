--- v0 (2026-07-15)
+++ v1 (2026-09-14)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UDI seeking supplier of mediation and conflict management services for asylum reception centres zzzzzz</w:t>
+          <w:t xml:space="preserve">UDI seeking supplier of mediation and conflict management services for asylum reception centres</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Norwegian Directorate for Immigration (UDI) announced a competition for a framework agreement for the provision of mediation and conflict management services to asylum reception centres across the country. The supplier will assist asylum reception centres in the event of serious, acute or deadlocked conflicts, and strengthen the competence of reception centre staff through training in mediation, conflict management and conflict prevention.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Norwegian Directorate of Immigration | Utlendingsdirektoratet (9 July, 2026), UDI søker leverandør av mekling- og konflikthåndteringstjenester til asylmottak [UDI is looking for a supplier of mediation and conflict management services for asylum reception centres],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.udi.no/aktuelt/udi-soker-leverandor-av-mekling--og-konflikthandteringstjenester-til-asylmottak/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reception</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 14-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C73827ED"/>
+    <w:nsid w:val="2A83DC22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-seeking-supplier-mediation-and-conflict-management-services-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-soker-leverandor-av-mekling--og-konflikthandteringstjenester-til-asylmottak/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/udi-seeking-supplier-mediation-and-conflict-management-services-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.udi.no/aktuelt/udi-soker-leverandor-av-mekling--og-konflikthandteringstjenester-til-asylmottak/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>