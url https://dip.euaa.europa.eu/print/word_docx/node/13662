--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Public consultation opens on amendments to the Law on Preventing and Combating Trafficking zzzzzz</w:t>
+          <w:t xml:space="preserve">Public consultation opens on amendments to the Law on Preventing and Combating Trafficking</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Ministry of Justice and Public Order proposed a draft bill to amend the Prevention and Combating of Trafficking of Persons and Protection of Victims Law of 2014 to 2019. The new bill, to be cited as Prevention and Combating of Trafficking and Exploitation of Persons and Protection of Victims (Amendment) Law of 2026 shall be read together with it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposed bill aims to transpose the provisions of Directive EU 2024/1712 of the European Parliament and of the Council of 13 June 2024. Among other novelties, the amendment includes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -114,54 +127,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">An obligation to collect statistics and submit them to the European Commission every year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Consultation Platform | Η Διαβούλευση (5 June, 2026), [Bill entitled: "The Prevention and Combating of Trafficking and Exploitation of Persons and the Protection of Victims (Amendment) Law of 2026" ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://e-consultation.gov.cy/diavouleuseis/%CE%BD%CE%BF%CE%BC%CE%BF%CF%83%CF%87%CE%AD%CE%B4%CE%B9%CE%BF-%CE%BC%CE%B5-%CF%84%CE%AF%CF%84%CE%BB%CE%BF-%CE%BF-%CF%80%CE%B5%CF%81%CE%AF-%CF%84%CE%B7%CF%82-%CF%80%CF%81%CF%8C%CE%BB%CE%B7%CF%88</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">05.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -192,52 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Applicants with special needs, Victims of trafficking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -290,187 +304,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44D77222"/>
+    <w:nsid w:val="D2D7DD5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -574,51 +621,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="963A0AB0"/>
+    <w:nsid w:val="8C318DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -850,55 +897,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/public-consultation-opens-amendments-law-preventing-and-combating-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-consultation.gov.cy/diavouleuseis/%CE%BD%CE%BF%CE%BC%CE%BF%CF%83%CF%87%CE%AD%CE%B4%CE%B9%CE%BF-%CE%BC%CE%B5-%CF%84%CE%AF%CF%84%CE%BB%CE%BF-%CE%BF-%CF%80%CE%B5%CF%81%CE%AF-%CF%84%CE%B7%CF%82-%CF%80%CF%81%CF%8C%CE%BB%CE%B7%CF%88" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/public-consultation-opens-amendments-law-preventing-and-combating-trafficking" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-consultation.gov.cy/diavouleuseis/%CE%BD%CE%BF%CE%BC%CE%BF%CF%83%CF%87%CE%AD%CE%B4%CE%B9%CE%BF-%CE%BC%CE%B5-%CF%84%CE%AF%CF%84%CE%BB%CE%BF-%CE%BF-%CF%80%CE%B5%CF%81%CE%AF-%CF%84%CE%B7%CF%82-%CF%80%CF%81%CF%8C%CE%BB%CE%B7%CF%88" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>