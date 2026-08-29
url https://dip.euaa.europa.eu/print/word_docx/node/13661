--- v0 (2026-07-15)
+++ v1 (2026-08-29)
@@ -13,114 +13,129 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">High-level policy dialogue takes place on future of refugee and migrant protection in Cyprus and Europe zzzzzz</w:t>
+          <w:t xml:space="preserve">High-level policy dialogue takes place on future of refugee and migrant protection in Cyprus and Europe</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">With the support of the University of Nicosia's School of Law and under the auspices of the Deputy Ministry for Migration and International Protection, the Mediterranean Migration and Asylum Policy Hub organised a high-level policy forum with policymakers, representatives of international organisations, academics, practitioners and representatives of civil society organisations to discuss the future of international protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The conference can be viewed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Deputy Ministry of Immigration and International Protection | Υφυπουργείο Μετανάστευσης, και Διεθνούς Προστασίας (30 June, 2026), [Organization of a forum on "The Future of International Protection", under the auspices of the Deputy Ministry of Migration and International Protection],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.gov.cy/metanastefsi/diorganosi-foroum-gia-to-to-mellon-tis-diethnous-prostasias-ypo-tin-aigida-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -151,52 +166,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,187 +264,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 15-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="789F853F"/>
+    <w:nsid w:val="C6B06B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -658,55 +706,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/high-level-policy-dialogue-takes-place-future-refugee-and-migrant-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://med-ma.eu/news-events/cy-medma-future-of-migration-and-refugee-protection/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/diorganosi-foroum-gia-to-to-mellon-tis-diethnous-prostasias-ypo-tin-aigida-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/cyprus/high-level-policy-dialogue-takes-place-future-refugee-and-migrant-protection" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://med-ma.eu/news-events/cy-medma-future-of-migration-and-refugee-protection/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.cy/metanastefsi/diorganosi-foroum-gia-to-to-mellon-tis-diethnous-prostasias-ypo-tin-aigida-tou-yfypourgeiou-metanastefsis-kai-diethnous-prostasias/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>