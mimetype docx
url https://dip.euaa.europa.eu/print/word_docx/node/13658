--- v0 (2026-07-11)
+++ v1 (2026-08-29)
@@ -7,111 +7,116 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Greek Council for Refugees, HIAS Greece and Refugee Support Aegean publish their first case law report for 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In July 2026, the Greek Council for Refugees, HIAS Greece and Refugee Support Aegean published the first issue of their Greek Case Law Report for 2026. According to the press release, the report "compiles excerpts from 59 decisions by administrative, civil and criminal courts, the Independent Appeals Committees and the Asylum Service, issued in the first half of 2026. These decisions cover topics such as assessment of admissibility and the merits of asylum applications, withdrawal of international protection, the criminal treatment of refugees and immigration detention."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">More information is </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Refugee Support Aegean (9 July, 2026), [Greek Asylum Case Law Report | Issue 1/2026],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://rsaegean.org/en/greek-asylum-case-law-report-issue1-2026/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -240,187 +245,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="13F327C3"/>
+    <w:nsid w:val="25D7B2C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -649,55 +687,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/greek-asylum-case-law-report-issue1-2026/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/greek-council-refugees-hias-greece-and-refugee-support-aegean-publish-their" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rsaegean.org/en/greek-asylum-case-law-report-issue1-2026/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>