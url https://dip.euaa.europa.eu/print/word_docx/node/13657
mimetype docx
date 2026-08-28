--- v0 (2026-07-11)
+++ v1 (2026-08-28)
@@ -7,108 +7,126 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">New legislation comes into force as of 12 June 2026 to implement the Pact</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 12 June 2026, the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amendments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the Act on Asylum (Act No 314/2025 Coll) that were approved over the past year came into force. These amendments significantly revamped the existing legal framework, in accordance with requirements set by the Pact on Migration and Asylum. The current version of the Act on Asylum (version 42) is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To fully reflect changes required by the legal instruments of the Pact, apart from the Act on Asylum, the following legal acts were amended accordingly (all changes available here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.zakonyprolidi.cz/cs/2025-314</w:t>
+          <w:t xml:space="preserve">https://e-sbirka.gov.cz/sb/2025/314/2026-06-12?zalozka=text</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">):</w:t>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Act on the Residence of Foreign Nationals in the Czech Republic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Public Health Insurance Act</w:t>
       </w:r>
@@ -251,56 +269,57 @@
         <w:rPr/>
         <w:t xml:space="preserve">The main aim of the amendments is to ensure the compliance with the Pact, address the needs identified at national level and regulate in a more robust way the stay of foreigners in Czechia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (12 June, 2026), Zákon č. 314/2025 Sb. Zákon, kterým se mění zákon č. 325/1999 Sb., o azylu, ve znění pozdějších předpisů, zákon č. 326/1999 Sb., o pobytu cizinců na území České republiky a o změně některých zákonů, ve znění pozdějších předpisů, a další související zákony [Act No. 314/2025 Coll. Act amending Act No. 325/1999 Coll., on asylum, as amended, Act No. 326/1999 Coll., on the residence of foreigners in the territory of the Czech Republic and amending certain acts, as amended, and other related acts.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.zakonyprolidi.cz/cs/2025-314</w:t>
+          <w:t xml:space="preserve">https://e-sbirka.gov.cz/sb/2025/314/2026-06-12?zalozka=text</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -329,52 +348,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -427,187 +446,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C61A82A"/>
+    <w:nsid w:val="16F10232"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -711,51 +763,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="FE0A3906"/>
+    <w:nsid w:val="549C6A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -987,55 +1039,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2025-314" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1999-325/zneni-20260612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/new-legislation-comes-force-12-june-2026-implement-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2025-314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1999-325/zneni-20260612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-sbirka.gov.cz/sb/2025/314/2026-06-12?zalozka=text" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>