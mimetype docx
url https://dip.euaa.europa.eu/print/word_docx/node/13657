--- v1 (2026-08-28)
+++ v2 (2026-08-28)
@@ -22,100 +22,88 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">New legislation comes into force as of 12 June 2026 to implement the Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As of 12 June 2026, the </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">amendments</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to the Act on Asylum (Act No 314/2025 Coll) that were approved over the past year came into force. These amendments significantly revamped the existing legal framework, in accordance with requirements set by the Pact on Migration and Asylum. The current version of the Act on Asylum (version 42) is </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To fully reflect changes required by the legal instruments of the Pact, apart from the Act on Asylum, the following legal acts were amended accordingly (all changes available here: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://e-sbirka.gov.cz/sb/2025/314/2026-06-12?zalozka=text</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Act on the Residence of Foreign Nationals in the Czech Republic</w:t>
       </w:r>
     </w:p>
@@ -269,51 +257,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">The main aim of the amendments is to ensure the compliance with the Pact, address the needs identified at national level and regulate in a more robust way the stay of foreigners in Czechia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo Vnitra (12 June, 2026), Zákon č. 314/2025 Sb. Zákon, kterým se mění zákon č. 325/1999 Sb., o azylu, ve znění pozdějších předpisů, zákon č. 326/1999 Sb., o pobytu cizinců na území České republiky a o změně některých zákonů, ve znění pozdějších předpisů, a další související zákony [Act No. 314/2025 Coll. Act amending Act No. 325/1999 Coll., on asylum, as amended, Act No. 326/1999 Coll., on the residence of foreigners in the territory of the Czech Republic and amending certain acts, as amended, and other related acts.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://e-sbirka.gov.cz/sb/2025/314/2026-06-12?zalozka=text</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
@@ -348,52 +336,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -615,51 +603,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16F10232"/>
+    <w:nsid w:val="06C3FD16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -763,51 +751,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="549C6A91"/>
+    <w:nsid w:val="4465517F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1039,51 +1027,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/new-legislation-comes-force-12-june-2026-implement-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2025-314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1999-325/zneni-20260612" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-sbirka.gov.cz/sb/2025/314/2026-06-12?zalozka=text" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/czechia/new-legislation-comes-force-12-june-2026-implement-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/2025-314" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zakonyprolidi.cz/cs/1999-325/zneni-20260612" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e-sbirka.gov.cz/sb/2025/314/2026-06-12?zalozka=text" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>