--- v0 (2026-07-12)
+++ v1 (2026-09-15)
@@ -13,139 +13,143 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government pauses parts of legislative proposal related to the detention of children zzzzzz</w:t>
+          <w:t xml:space="preserve">Government pauses parts of legislative proposal related to the detention of children</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 15 June 2026, the `government voted in favour of parts of the new legislative proposal on new rules for detention and alternatives to detention, such as supervision, which will mean that the person is obliged to live in a certain place or remain within a certain area. This obligation will be combined with conditions on electronic supervision if needed to ensure compliance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Clarifications will be provided on the conditions for the supervision or the detention and also on the public authorities responsible for each stage of the decision. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While most of these rules will apply from 21 July 2026, the government decided not to approve some parts of the proposal which referred to certain grounds for detaining children, time limits and grounds for separation of children from their guardians. These parts of the proposal will be returned to the Committee on Social Insurance and will remain there for at least 12 months, in line with the decision of the Constitutional Court which </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">considers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> that those provisions should follow a special legislative procedure. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government Offices of Sweden | Regeringkansliet (17 June, 2026), Delar av beslut om barn i förvar läggs vilande [Parts of decision on children in detention to be paused],</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.riksdagen.se/en/news/articles/2026/jun/17/parts-of-decision-on-children-in-detention-to-be_cms506fde22-dfb3-4fd9-a0ea-9dabe18ade15en/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">17.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -274,187 +278,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 15-09-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52E91924"/>
+    <w:nsid w:val="6A64C8C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -687,51 +724,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/government-pauses-parts-legislative-proposal-related-detention-children" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/sv/aktuellt/aktuelltnotiser/2026/juni/16/ku-bedomer-att-vissa-bestammelser-om-forvar-och_cmse2a8dc3d-e107-4b05-8cec-190f212549e0sv/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riksdagen.se/en/news/articles/2026/jun/17/parts-of-decision-on-children-in-detention-to-be_cms506fde22-dfb3-4fd9-a0ea-9dabe18ade15en/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>