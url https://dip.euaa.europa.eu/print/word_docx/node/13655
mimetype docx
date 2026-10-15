--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -7,58 +7,60 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">SMA extends suspension on examining asylum applications lodged by nationals of Iran and Lebanon</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Swedish Migration Agency (SMA) issued a new recommendation which extends the suspension on assessing applications for international protection lodged by nationals of Iran and Lebanon until 12 October 2026. Meanwhile, the Agency will continue to assess the security situation in those countries. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
@@ -235,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -392,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="C6274513"/>
+    <w:nsid w:val="23FF3C50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -665,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-06-10-provning-av-skyddsskal-fortsatt-pausad-for-iran-och-libanon.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/sma-extends-suspension-examining-asylum-applications-lodged-nationals-iran-and" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-06-10-provning-av-skyddsskal-fortsatt-pausad-for-iran-och-libanon.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>