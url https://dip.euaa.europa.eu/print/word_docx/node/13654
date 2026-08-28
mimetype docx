--- v0 (2026-07-11)
+++ v1 (2026-08-28)
@@ -7,106 +7,110 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Sweden temporarily halts production of statistics on asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">As of 15 July 2026, the Swedish Migration Agency (SMA) will temporarily halt the production of statistics on asylum to avoid incorrect or misleading data until the system is adjusted to the changes introduced with the new regulation. This includes data on applications for international protection, obstacles to enforcement, screening and returns. Statistics concerning other parts are also affected in cases where the data needs to be linked to the international protection process. </w:t>
+        <w:t xml:space="preserve">As of 15 July 2026, the Swedish Migration Agency (SMA) will temporarily halt the production of statistics on asylum to avoid incorrect or misleading data until the case management system is adjusted to the changes introduced by the new regulation. This includes, for example, data on applications for international protection, obstacles to enforcement, screening and returns. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Some data (e.g. number of applications registered) will still be published, but the SMA indicated it should be interpreted with caution. Once the updated case management system is in place, the SMA will publish data retroactively. </w:t>
+        <w:t xml:space="preserve">Once the updated case management system is in place, the SMA will publish data retroactively. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency | Migrationsverket (22 June, 2026), Tillfällig begränsning av statistik om internationellt skydd och asyl [Temporary restriction of statistics on international protection and asylum],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-06-22-tillfallig-begransning-av-statistik-om-internationellt-skydd-och-asyl.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -235,187 +239,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2868CB1E"/>
+    <w:nsid w:val="54B19F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -644,55 +681,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-06-22-tillfallig-begransning-av-statistik-om-internationellt-skydd-och-asyl.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/sweden-temporarily-halts-production-statistics-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-06-22-tillfallig-begransning-av-statistik-om-internationellt-skydd-och-asyl.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>