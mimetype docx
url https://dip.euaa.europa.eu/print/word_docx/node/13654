--- v1 (2026-08-28)
+++ v2 (2026-10-15)
@@ -22,91 +22,103 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Sweden temporarily halts production of statistics on asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As of 15 July 2026, the Swedish Migration Agency (SMA) will temporarily halt the production of statistics on asylum to avoid incorrect or misleading data until the case management system is adjusted to the changes introduced by the new regulation. This includes, for example, data on applications for international protection, obstacles to enforcement, screening and returns. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Once the updated case management system is in place, the SMA will publish data retroactively. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Swedish Migration Agency | Migrationsverket (22 June, 2026), Tillfällig begränsning av statistik om internationellt skydd och asyl [Temporary restriction of statistics on international protection and asylum],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-06-22-tillfallig-begransning-av-statistik-om-internationellt-skydd-och-asyl.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">22.06.2026</w:t>
       </w:r>
@@ -141,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Practice</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -251,51 +263,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 15-10-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -408,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54B19F69"/>
+    <w:nsid w:val="18008436"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -681,51 +693,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/sweden-temporarily-halts-production-statistics-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-06-22-tillfallig-begransning-av-statistik-om-internationellt-skydd-och-asyl.html" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/sweden/sweden-temporarily-halts-production-statistics-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.migrationsverket.se/nyhetsarkiv/nyhetsarkiv/2026-06-22-tillfallig-begransning-av-statistik-om-internationellt-skydd-och-asyl.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>