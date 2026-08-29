--- v0 (2026-07-11)
+++ v1 (2026-08-29)
@@ -7,119 +7,124 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">Finnish Immigration Service resumes decision-making for all applications by Iranian nationals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Following a reassessment of the security situation in the country of origin, the Finnish Immigration Service will resume decision-making for all applications for international protection by Iranian nationals as of 1 July 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The examination of these applications has been suspended since February 2026, but based on updated information, the agency decided to resume processing. However, each application is assessed individually, and the Finnish Immigration Service aims to adopt a decision as soon as possible. There are currently around 100 pending applications by Iranian nationals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (1 July, 2026), Päätöksenteko jatkuu kaikkiin iranilaisten kansainvälisen suojelun hakemuksiin [Decision-making on all international protection applications by Iranian nationals resumes],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/paatoksenteko-jatkuu-kaikkiin-iranilaisten-kansainvalisen-suojelun-hakemuksiin?languageId=fi_FI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Finnish Immigration Service | Maahanmuuttovirasto (1 July, 2026), Osittainen keskeytys iranilaisten hakijoiden turvapaikkapäätöksentekoon päättyy [Partial suspension of asylum decisions for Iranian applicants ends],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://migri.fi/-/osittainen-keskeytys-iranilaisten-hakijoiden-turvapaikkapaatoksentekoon-paattyy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,187 +253,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50145676"/>
+    <w:nsid w:val="0EEFAF84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,55 +695,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/paatoksenteko-jatkuu-kaikkiin-iranilaisten-kansainvalisen-suojelun-hakemuksiin?languageId=fi_FI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/osittainen-keskeytys-iranilaisten-hakijoiden-turvapaikkapaatoksentekoon-paattyy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/finland/finnish-immigration-service-resumes-decision-making-all-applications-iranian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/paatoksenteko-jatkuu-kaikkiin-iranilaisten-kansainvalisen-suojelun-hakemuksiin?languageId=fi_FI" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://migri.fi/-/osittainen-keskeytys-iranilaisten-hakijoiden-turvapaikkapaatoksentekoon-paattyy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>