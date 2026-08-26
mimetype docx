--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,131 +13,136 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Parliament passes law on the Implementation of the Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Parliament passes law on the Implementation of the Pact on Migration and Asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 9 June 2026, the Greek Parliament passed a law on the Implementation of the Pact on Migration and Asylum. The </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">bill</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> was submitted to the Greek Parliament on 26 May 2026. Following the passing of the law, on 12 June which was the first day of entry into force of the Pact on Migration and Asylum, the Ministry of Migration and Asylum published </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Q&amp;As on the Pact</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, to share relevant information with the public.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The full text of the new law is </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">available here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Migration and Asylum | Υπουργείο Μετανάστευσης και Ασύλου (9 June, 2026), Εφαρμογή του Συμφώνου για τη Μετανάστευση και το Άσυλο, λοιπές διατάξεις του Υπουργείου Μετανάστευσης και Ασύλου και άλλες επείγουσες διατάξεις [Implementation of the Pact on Migration and Asylum, other provisions of the Ministry of Migration and Asylum and other urgent provisions],</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.hellenicparliament.gr/Nomothetiko-Ergo/Anazitisi-Nomothetikou-Ergou?law_id=fa1f20de-a5f8-4704-9b87-b45600ebe012</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">09.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -266,187 +271,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B546FE22"/>
+    <w:nsid w:val="96EC7533"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +717,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/parliament-passes-law-implementation-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/bill-implementation-pact-migration-and-asylum-submitted-greek-parliament" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/greece/ministry-migration-and-asylum-publishes-qas-pact" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hellenicparliament.gr/UserFiles/bcc26661-143b-4f2d-8916-0e0e66ba4c50/13326144.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hellenicparliament.gr/Nomothetiko-Ergo/Anazitisi-Nomothetikou-Ergou?law_id=fa1f20de-a5f8-4704-9b87-b45600ebe012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>