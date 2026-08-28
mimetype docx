--- v0 (2026-07-11)
+++ v1 (2026-08-28)
@@ -7,103 +7,107 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Go back to timeline</w:t>
+          <w:t xml:space="preserve">State Chancellery publishes amendments to the Law on Support for Civilians of Ukraine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Chancellery published amendments to the Law on Support for Ukrainian Civilians to clarify residence rights for beneficiaries of temporary protection. The draft would align the decision deadline for temporary residence permits with the Immigration Law (90 days) and allow eligible Ukrainian civilians to apply for a permanent residence permit after 5 years of lawful residence, including time spent under both long-stay visas and temporary protection, provided they meet integration requirements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The public consultation is open from 1-15 July 2026. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Chancellery | Valsts Kanceleja (1 July, 2026), Grozījumi Ukrainas civiliedzīvotāju atbalsta likumā [ Amendments to the Law on Support for Civilians of Ukraine],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tapportals.mk.gov.lv/legal_acts/9f116f83-1dc7-447b-b993-48fa69a43b60</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -232,187 +236,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CF38A3E"/>
+    <w:nsid w:val="30051D00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -641,55 +678,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/9f116f83-1dc7-447b-b993-48fa69a43b60" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/state-chancellery-publishes-amendments-law-support-civilians-ukraine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/9f116f83-1dc7-447b-b993-48fa69a43b60" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>