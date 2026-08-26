--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government extends the enhanced operation of the border protection system zzzzzz</w:t>
+          <w:t xml:space="preserve">Government extends the enhanced operation of the border protection system</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government extended the enhanced operation of the border protection system until 31 December 2026. The measures will continue to apply in Ludza, Krāslava and Augšdaugava municipalities, the state city of Daugavpils, and Kaunata Parish in the Rēzekne municipality.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The decision was taken to ensure the inviolability of the State border and safeguard national security, as a high number of attempts to cross the Latvian-Belarusian border irregularly continue to be detected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In April 2026, authorities prevented 1,700 attempts to cross the State border irregularly, followed by 2,433 in May and 2,263 in June (as of 30 June 2026). These figures indicate that the number of attempted irregular crossings increases with the onset of warmer weather.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Iekšlietu ministrija (30 June, 2026), Valdība pagarina pastiprinātu robežapsardzības sistēmas darbības režīmu līdz šā gada 31. decembrim [The government extends the enhanced operation of the border protection system until December 31 this year],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.iem.gov.lv/lv/jaunums/valdiba-pagarina-pastiprinatu-robezapsardzibas-sistemas-darbibas-rezimu-lidz-sa-gada-31-decembrim-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="06DE37F6"/>
+    <w:nsid w:val="227B691B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/government-extends-enhanced-operation-border-protection-system" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iem.gov.lv/lv/jaunums/valdiba-pagarina-pastiprinatu-robezapsardzibas-sistemas-darbibas-rezimu-lidz-sa-gada-31-decembrim-1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>