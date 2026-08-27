--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,88 +13,102 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">State Chancellery publishes the Asylum Bill for public consultation zzzzzz</w:t>
+          <w:t xml:space="preserve">State Chancellery publishes the Asylum Bill for public consultation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Chancellery published the Asylum Bill for public consultation and inter-institutional coordination. The law aims to implement the EU Pact on Migration and Asylum, including the Asylum and Migration Management Regulation (AMMR), the Qualification Regulation, the Asylum Procedures Regulation, the Resettlement and Humanitarian Admission Regulation, and the Eurodac Regulation, as well as transpose the Reception Conditions Directive into national law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Chancellery | Valsts Kanceleja (4 June, 2026), Patvēruma likums [Asylum Law ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tapportals.mk.gov.lv/legal_acts/2f6d2f49-88d0-4a80-a973-bf9a51516802</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -125,52 +139,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -223,187 +237,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="18CFD5DD"/>
+    <w:nsid w:val="55E454FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -632,55 +679,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/state-chancellery-publishes-asylum-bill-public-consultation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/2f6d2f49-88d0-4a80-a973-bf9a51516802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/state-chancellery-publishes-asylum-bill-public-consultation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/2f6d2f49-88d0-4a80-a973-bf9a51516802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>