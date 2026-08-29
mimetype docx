--- v1 (2026-08-27)
+++ v2 (2026-08-29)
@@ -22,89 +22,77 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">State Chancellery publishes the Asylum Bill for public consultation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The State Chancellery published the Asylum Bill for public consultation and inter-institutional coordination. The law aims to implement the EU Pact on Migration and Asylum, including the Asylum and Migration Management Regulation (AMMR), the Qualification Regulation, the Asylum Procedures Regulation, the Resettlement and Humanitarian Admission Regulation, and the Eurodac Regulation, as well as transpose the Reception Conditions Directive into national law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">State Chancellery | Valsts Kanceleja (4 June, 2026), Patvēruma likums [Asylum Law ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://tapportals.mk.gov.lv/legal_acts/2f6d2f49-88d0-4a80-a973-bf9a51516802</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">04.06.2026</w:t>
       </w:r>
@@ -139,52 +127,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -249,51 +237,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -406,51 +394,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55E454FB"/>
+    <w:nsid w:val="69CD100D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -679,51 +667,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/state-chancellery-publishes-asylum-bill-public-consultation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/2f6d2f49-88d0-4a80-a973-bf9a51516802" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/latvia/state-chancellery-publishes-asylum-bill-public-consultation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tapportals.mk.gov.lv/legal_acts/2f6d2f49-88d0-4a80-a973-bf9a51516802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>