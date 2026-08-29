--- v0 (2026-07-12)
+++ v1 (2026-08-29)
@@ -13,107 +13,121 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR and IOM welcome EU Pact on Migration and Asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR and IOM welcome EU Pact on Migration and Asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The IOM and UNHCR welcomed the entry into force of the EU Pact on Migration and Asylum, outlining it as an opportunity to move beyond crisis-driven responses toward a more fair and effective migration and asylum system across Europe. The two agencies noted that the Pact provides a structured framework for cooperation among EU Member States, with the potential to improve the efficiency and consistency of asylum procedures, reduce processing backlogs and offer greater certainty to asylum seekers and refugees. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">They highlighted that successful implementation should strengthen both migration management and refugee protection while promoting solidarity and responsibility-sharing among Member States. IOM and UNHCR highlighted several positive elements of the Pact, including earlier identification of vulnerable individuals, improved access to legal assistance, and the introduction of independent monitoring mechanisms at external borders. They also supported a balanced approach to returns, combining effective enforcement with voluntary return options, case management and reintegration support.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Both organisations welcomed the EU’s renewed focus on partnerships with countries of origin, transit and destination, stressing the importance of addressing the root causes of irregular migration, combating migrant smuggling networks and expanding safe and regular migration pathways.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">At the same time, IOM and UNHCR underlined that implementation will be the true measure of the Pact’s success. They stressed the need for adequate safeguards to ensure that no person is returned or transferred to a country where they could face persecution, conflict, or other serious harm, and reaffirmed the importance of upholding human rights and international protection standards throughout the migration and asylum process.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (12 June, 2026), [IOM-UNHCR: EU Pact offers hope for better migration management and fairer asylum systems],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/europe/news/press-releases/iom-unhcr-eu-pact-offers-hope-better-migration-management-and-fairer-asylum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">12.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -144,52 +158,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -242,187 +256,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 12-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="AB1CE1B5"/>
+    <w:nsid w:val="57F17FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,55 +698,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/unhcr-and-iom-welcome-eu-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/europe/news/press-releases/iom-unhcr-eu-pact-offers-hope-better-migration-management-and-fairer-asylum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/unhcr-and-iom-welcome-eu-pact-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/europe/news/press-releases/iom-unhcr-eu-pact-offers-hope-better-migration-management-and-fairer-asylum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>