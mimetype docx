--- v1 (2026-08-29)
+++ v2 (2026-08-29)
@@ -425,51 +425,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="57F17FF4"/>
+    <w:nsid w:val="81244620"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>