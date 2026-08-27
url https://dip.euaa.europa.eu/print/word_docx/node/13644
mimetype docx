--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -13,62 +13,64 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">UNHCR expresses concerns about EU Return Regulation zzzzzz</w:t>
+          <w:t xml:space="preserve">UNHCR expresses concerns about EU Return Regulation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR acknowledged the agreement reached between the European Parliament and the Council on the EU Return Regulation, however the agency expressed concerns that several of its recommendations to strengthen safeguards for refugees and asylum seekers were not included in the final text.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While welcoming provisions that reaffirm the principle of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement,</w:t>
       </w:r>
       <w:r>
@@ -96,51 +98,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (6 July, 2026), [UNHCR calls for robust protection safeguards in the implementation of the EU Return Regulation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/europe/news/press-releases/unhcr-calls-robust-protection-safeguards-implementation-eu-return-regulation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -269,187 +272,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BC311B3B"/>
+    <w:nsid w:val="88291886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -682,51 +718,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/unhcr-expresses-concerns-about-eu-return-regulation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/europe/news/press-releases/unhcr-calls-robust-protection-safeguards-implementation-eu-return-regulation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>