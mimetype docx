--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,62 +22,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">UNHCR expresses concerns about EU Return Regulation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">UNHCR acknowledged the agreement reached between the European Parliament and the Council on the EU Return Regulation, however the agency expressed concerns that several of its recommendations to strengthen safeguards for refugees and asylum seekers were not included in the final text.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While welcoming provisions that reaffirm the principle of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">non-refoulement,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> protection the best interests of children, promotion of return counselling and reintegration support, UNHCR warned that certain aspects of the regulation could create risks for individuals in need of international protection. In particular, the agency is concerned that the regulation applies not only to persons whose asylum claims have been finally rejected but also to applicants whose claims were deemed inadmissible or whose appeals may still be pending.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
@@ -95,51 +83,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">Furthermore, UNHCR reiterated that detention should be a measure of last resort, with alternatives prioritised whenever possible, and maintained that children should never be detained for immigration-related purposes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">United Nations High Commissioner for Refugees (6 July, 2026), [UNHCR calls for robust protection safeguards in the implementation of the EU Return Regulation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.unhcr.org/europe/news/press-releases/unhcr-calls-robust-protection-safeguards-implementation-eu-return-regulation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">06.07.2026</w:t>
       </w:r>
@@ -174,52 +162,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -284,51 +272,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -441,51 +429,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="88291886"/>
+    <w:nsid w:val="11435AE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -714,51 +702,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/unhcr-expresses-concerns-about-eu-return-regulation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/europe/news/press-releases/unhcr-calls-robust-protection-safeguards-implementation-eu-return-regulation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/unhcr-expresses-concerns-about-eu-return-regulation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unhcr.org/europe/news/press-releases/unhcr-calls-robust-protection-safeguards-implementation-eu-return-regulation" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>