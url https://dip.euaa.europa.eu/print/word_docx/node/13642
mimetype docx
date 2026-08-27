--- v0 (2026-07-06)
+++ v1 (2026-08-27)
@@ -7,117 +7,134 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Government approves the action plan for the National Strategy on Asylum and Migration Management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government approved the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">action plan for the National Strategy on Asylum and Migration Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which aims to implement the national strategy through a series of concrete actions. The action plan translates the strategy’s objectives into specific thematic areas and outlines measures, responsible institutions, implementation timelines and performance indicators to track progress.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The action plan has been developed by the Migration Office of the Ministry of the Interior, the plan was supported by the European Commission and funded through the EU Technical Support Instrument (TSI) in cooperation with the IOM. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (1 July, 2026), Kabinet schválil akčný plán k národnej stratégii riadenia azylu a migrácie [The Cabinet approved the Action Plan for the National Strategy for Asylum and Migration Management],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy-6&amp;sprava=kabinet-schvalil-akcny-plan-k-narodnej-strategii-riadenia-azylu-a-migracie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -148,52 +165,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum, Asylum Migration Management Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -246,187 +263,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7FA23273"/>
+    <w:nsid w:val="28A7F9D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -655,55 +705,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rokovania.gov.sk/RVL/Material/32002/1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=kabinet-schvalil-akcny-plan-k-narodnej-strategii-riadenia-azylu-a-migracie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/government-approves-action-plan-national-strategy-asylum-and-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rokovania.gov.sk/RVL/Material/32002/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=kabinet-schvalil-akcny-plan-k-narodnej-strategii-riadenia-azylu-a-migracie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>