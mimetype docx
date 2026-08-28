--- v1 (2026-08-27)
+++ v2 (2026-08-28)
@@ -22,115 +22,103 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Government approves the action plan for the National Strategy on Asylum and Migration Management</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government approved the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">action plan for the National Strategy on Asylum and Migration Management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, which aims to implement the national strategy through a series of concrete actions. The action plan translates the strategy’s objectives into specific thematic areas and outlines measures, responsible institutions, implementation timelines and performance indicators to track progress.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The action plan has been developed by the Migration Office of the Ministry of the Interior, the plan was supported by the European Commission and funded through the EU Technical Support Instrument (TSI) in cooperation with the IOM. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of the Interior | Ministerstvo vnútra (1 July, 2026), Kabinet schválil akčný plán k národnej stratégii riadenia azylu a migrácie [The Cabinet approved the Action Plan for the National Strategy for Asylum and Migration Management],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0444c4"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.minv.sk/?tlacove-spravy-6&amp;sprava=kabinet-schvalil-akcny-plan-k-narodnej-strategii-riadenia-azylu-a-migracie</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">01.07.2026</w:t>
       </w:r>
@@ -165,52 +153,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, Pact on Migration and Asylum, Asylum Migration Management Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -275,51 +263,51 @@
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
+      <w:t xml:space="preserve">Document generated on 28-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
@@ -432,51 +420,51 @@
               <w:szCs w:val="16"/>
               <w:i w:val="1"/>
               <w:iCs w:val="1"/>
             </w:rPr>
             <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28A7F9D2"/>
+    <w:nsid w:val="2316AE5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -705,51 +693,51 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/government-approves-action-plan-national-strategy-asylum-and-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rokovania.gov.sk/RVL/Material/32002/1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=kabinet-schvalil-akcny-plan-k-narodnej-strategii-riadenia-azylu-a-migracie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/slovakia/government-approves-action-plan-national-strategy-asylum-and-migration" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rokovania.gov.sk/RVL/Material/32002/1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.minv.sk/?tlacove-spravy-6&amp;sprava=kabinet-schvalil-akcny-plan-k-narodnej-strategii-riadenia-azylu-a-migracie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>