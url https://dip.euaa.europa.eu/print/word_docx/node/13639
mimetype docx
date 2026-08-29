--- v0 (2026-07-06)
+++ v1 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Two laws published in the Belgian Official Gazette for the operationalisation of the Pact zzzzzz</w:t>
+          <w:t xml:space="preserve">Two laws published in the Belgian Official Gazette for the operationalisation of the Pact</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Law amending the law of 15 December 1980 on access to the territory, residence, establishment and removal of foreigners with a view to implementing the Pact on Migration and Asylum of the European Union (Law amending the Aliens Law) was published on 16 June 2026, and the Law on the Council for Aliens Law Litigation was published on 17 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In the Belgian context, some of the key changes include the introduction of screening, adjustments in legal counselling during registration, recording of the asylum interviews and adjustments to the accelerated procedure. The reform of the CALL foresees the possibility for a request for confidential processing, when the judge can have access to confidential documents, as well as lawyers who have completed the necessary security checks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The legislative process is still ongoing for the full transposition of the Reception Conditions Directive 2024.</w:t>
       </w:r>
       <w:br/>
       <w:r>
@@ -69,71 +70,73 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgian Official Gazette | Moniteur belge | Belgisch Staatsblad (16 June, 2026), Loi du 16 juin 2026 modifiant la loi du 15 décembre 1980 sur l'accès au territoire, le séjour, l'établissement et l'éloignement des étrangers en vue de la mise en oeuvre du Pacte sur la migration et l'asile de l'Union européenne [Law of 16 June 2026 amending the law of 15 December 1980 on access to the territory, residence, establishment and removal of foreigners with a view to implementing the Pact on Migration and Asylum of the European Union],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ejustice.just.fgov.be/eli/loi/2026/06/16/2026004598/moniteur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Belgian Official Gazette | Moniteur belge | Belgisch Staatsblad (17 June, 2026), Loi relatif au Conseil du contentieux des étrangers [Law relating to the Council for Aliens Law Litigation],</w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.ejustice.just.fgov.be/eli/loi/2026/06/17/2026004052/moniteur</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -262,187 +265,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0ECAB02D"/>
+    <w:nsid w:val="5B0AE961"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -675,51 +711,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/belgium/two-laws-published-belgian-official-gazette-operationalisation-pact" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2026/06/16/2026004598/moniteur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ejustice.just.fgov.be/eli/loi/2026/06/17/2026004052/moniteur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>