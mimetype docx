--- v0 (2026-07-11)
+++ v1 (2026-08-27)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Regulation on screening of third-country nationals enters into force zzzzzz</w:t>
+          <w:t xml:space="preserve">Regulation on screening of third-country nationals enters into force</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation reflects the EU Screening Regulation (EU) 2024/1356 and establishes how third-country nationals are screened at Iceland's external borders and, where applicable, within the country before they enter the appropriate immigration, asylum or return procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The screening process includes identity verification, security checks, a health assessment, a preliminary assessment of vulnerability, the collection of biometric data in Eurodac (where required), completion of a screening form, and referral of the person to the appropriate procedure or authority. The purpose is to gather the information needed to determine the next legal steps.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation assigns roles and responsibilities to the police, the Directorate of Immigration, the authority responsible for reception services, and healthcare professionals. The police decide who is subject to screening, carry out identity and security checks, register biometric data, and provide initial information. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -89,75 +102,77 @@
         <w:rPr/>
         <w:t xml:space="preserve">After screening, the case is referred to the appropriate procedure, such as an asylum procedure, a responsibility determination procedure under the AMMR, or a return procedure. The regulation also requires cooperation between the authorities, appropriate staff training, respect for fundamental rights and human dignity, and lawful processing of personal data. It entered into force on 11 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official journal | Stjórnartíðindi (11 June, 2026), Reglugerð Nr. 667/2026 um skimun ríkisborgara þriðju ríkja [Regulation No. 667/2026 on screening of third-country nationals ],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/stjornartidindi/nr/54751e0c-fb49-4241-a0f3-bc019d735a94</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Parliament adopts bill on detention and incorporates provisions of the EU Screening Regulation into national law</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -188,52 +203,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Screening Regulation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -286,187 +301,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B6CABB86"/>
+    <w:nsid w:val="75B740BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -695,55 +743,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/regulation-screening-third-country-nationals-enters-force" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/54751e0c-fb49-4241-a0f3-bc019d735a94" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/iceland/parliament-adopts-bill-detention-and-incorporates-provisions-eu-screening" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/regulation-screening-third-country-nationals-enters-force" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/54751e0c-fb49-4241-a0f3-bc019d735a94" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/iceland/parliament-adopts-bill-detention-and-incorporates-provisions-eu-screening" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>