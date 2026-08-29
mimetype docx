--- v0 (2026-07-06)
+++ v1 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Provisions of the Asylum Migration Management Regulation and Crisis and Force Majeure Regulation enter into force zzzzzz</w:t>
+          <w:t xml:space="preserve">Provisions of the Asylum Migration Management Regulation and Crisis and Force Majeure Regulation enter into force</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation implements partially the EU Asylum and Migration Management Regulation (AMMR) (EU) 2024/1351 and the Crisis and Force Majeure Regulation (EU) 2024/1359 in Iceland, to the extent applicable under the Icelandic Foreign Nationals Act. It sets out how Iceland will determine which country is responsible for examining an application for international protection and how applicants will be transferred to the responsible State. It also establishes procedures for applying temporary measures during a migration crisis or other exceptional circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The regulation aims to ensure that responsibility for asylum applications is determined in a consistent, efficient and timely manner, while respecting Iceland's legal and international obligations. It also provides a framework for implementing temporary emergency measures when the asylum system is under significant pressure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Minister of Justice has overall responsibility for the application of the Regulation. The Directorate of Immigration is responsible for applying the AMMR and the Crisis Regulation, including deciding which country is responsible for an asylum application, communicating with other countries, preparing requests under the Crisis Regulation, and monitoring deadlines. The National Commissioner of Police is responsible for carrying out transfers of applicants to the responsible country, managing the technical operation of the relevant information systems, and implementing measures within its area of responsibility.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -106,51 +107,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Official journal | Stjórnartíðindi (30 June, 2026), Reglugerð Nr. 740/2026 um stjórnun verndarmála og fólksflutninga (AMMR) og um neyðarástand og óviðráðanleg atvik á sviði fólksflutninga og verndarmála. [Regulation No. 740/2026 on the management of protection and migration (AMMR) and on emergencies and uncontrollable incidents in the field of migration and protection.],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://island.is/stjornartidindi/nr/641408ac-e6b9-4730-8de4-cd358d103b6d</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -279,187 +281,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71E4D169"/>
+    <w:nsid w:val="7B64D120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -692,51 +727,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/iceland/provisions-asylum-migration-management-regulation-and-crisis-and-force-majeure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://island.is/stjornartidindi/nr/641408ac-e6b9-4730-8de4-cd358d103b6d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>