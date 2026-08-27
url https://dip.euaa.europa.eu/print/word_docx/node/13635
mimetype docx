--- v0 (2026-07-07)
+++ v1 (2026-08-27)
@@ -13,89 +13,81 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU Commission welcomes political agreement on new EU Return Regulation zzzzzz</w:t>
+          <w:t xml:space="preserve">EU Commission welcomes political agreement on new EU Return Regulation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The European Commission welcomed the political agreement reached by the European Parliament and the Council on a new </w:t>
+      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
-[...14 lines deleted...]
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Return Regulation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, originally </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">proposed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in March 2025 and aiming to create a common EU system for returns of third-country nationals who have no legal right to remain in the European Union.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The new Regulation include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">introduction of a directly applicable EU Regulation, including common procedures for return decisions and a European Return Order, reducing fragmentation among Member States.</w:t>
@@ -191,54 +183,55 @@
         <w:rPr/>
         <w:t xml:space="preserve">The Regulation must still be formally adopted by the European Parliament and the Council. It will enter into force the day after publication in the Official Journal of the European Union, with some provisions subject to a 12-month implementation period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (2 June, 2026), [Commission welcomes political agreement on the Return Regulation],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://home-affairs.ec.europa.eu/news/commission-welcomes-political-agreement-return-regulation-2026-06-02_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">02.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -269,52 +262,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum, Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -367,187 +360,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 07-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 27-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="84CDB825"/>
+    <w:nsid w:val="B1CFEB02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -651,51 +677,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4FF53B41"/>
+    <w:nsid w:val="7B4CCDF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -927,55 +953,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-commission-welcomes-political-agreement-new-eu-return-regulation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A52025PC0101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/commission-welcomes-political-agreement-return-regulation-2026-06-02_en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/eu-commission-welcomes-political-agreement-new-eu-return-regulation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A52025PC0101" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_25_724" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/commission-welcomes-political-agreement-return-regulation-2026-06-02_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>