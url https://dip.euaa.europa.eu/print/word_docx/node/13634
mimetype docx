--- v0 (2026-07-06)
+++ v1 (2026-08-26)
@@ -13,144 +13,154 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">European Commission proposes the extension of Temporary Protection status for displaced people from Ukraine zzzzzz</w:t>
+          <w:t xml:space="preserve">European Commission proposes to extend temporary protection for displaced people from Ukraine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">The European Commission proposed to extend the EU's Temporary Protection Directive for people displaced by Russia's war against Ukraine by 1 additional year, until 4 March 2028. The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">proposal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> aims to maintain legal certainty and protection for Ukrainians in the EU, as the security situation in Ukraine remains unstable due to Russia's ongoing war.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Also, the proposal will align protection measures with Ukraine's defence needs by generally excluding newly arriving individuals who are not authorised by Ukrainian authorities to leave the country because of military obligations.</w:t>
+        <w:t xml:space="preserve">The proposal will also align protection measures with Ukraine's defence needs by generally excluding newly-arriving individuals who are not authorised by Ukrainian authorities to leave the country because of military obligations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Commission also stressed the need for EU Member States to prepare for a coordinated transition away from temporary protection, in line with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">2025 Council Recommendation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, by providing pathways to longer-term residence status in host countries and by supporting voluntary return and reintegration in Ukraine when conditions permit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">To facilitate returns, the Commission plans to launch a Voluntary Return and Recovery Programme Pilot, offering practical assistance in areas such as employment, housing, and education in Ukraine.</w:t>
+        <w:t xml:space="preserve">To facilitate returns, the Commission plans to launch a Voluntary Return and Recovery Programme Pilot, offering practical assistance in areas such as employment, housing and education in Ukraine.</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The proposal now awaits consideration and adoption by the Council of the European Union.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">European Commission (26 June, 2026), [Commission proposes to extend temporary protection of people fleeing Ukraine for an additional year],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://home-affairs.ec.europa.eu/news/commission-proposes-extend-temporary-protection-people-fleeing-ukraine-additional-year-2026-06-26_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">26.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -181,52 +191,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -279,187 +289,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DE3A8359"/>
+    <w:nsid w:val="1747D662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -688,55 +731,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-proposes-extension-temporary-protection-status" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/proposal-decision-extending-temporary-protection-until-4-mar-2028_en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/common-european-way-forward-ukrainians-eu_en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/commission-proposes-extend-temporary-protection-people-fleeing-ukraine-additional-year-2026-06-26_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/european-union/european-commission-proposes-extend-temporary-protection-displaced" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/proposal-decision-extending-temporary-protection-until-4-mar-2028_en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/common-european-way-forward-ukrainians-eu_en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home-affairs.ec.europa.eu/news/commission-proposes-extend-temporary-protection-people-fleeing-ukraine-additional-year-2026-06-26_en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>