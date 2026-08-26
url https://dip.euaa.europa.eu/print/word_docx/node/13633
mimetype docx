--- v0 (2026-07-11)
+++ v1 (2026-08-26)
@@ -7,133 +7,151 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">New asylum and reception laws enter into force</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">On 10 June 2026, Luxembourg adopted new asylum legislation implementing the Pact on Migration and Asylum and new reception legislation. The laws were published on 11 June 2026 and entered into force on 12 June 2026.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Luxembourg | Gouvernement Luxembourgeois (11 June, 2026), Loi du 11 juin 2026 portant mise en œuvre du pacte européen sur la migration et l’asile [Law of 11 June 2026 implementing the EU Pact on migration and asylum.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://legilux.public.lu/eli/etat/leg/loi/2026/06/11/a284/jo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Government of Luxembourg | Gouvernement Luxembourgeois (11 June, 2026), Loi du 11 juin 2026 sur l’accueil des demandeurs de protection internationale et des bénéficiaires de la protection temporaire [Law of 11 June 2026 on the reception of applicants for international protection and beneficiaries of temporary protection.],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://legilux.public.lu/eli/etat/leg/loi/2026/06/11/a285/jo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Related development(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">New asylum law passes first reading</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">11.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -164,52 +182,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pact on Migration and Asylum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -262,187 +280,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 11-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 26-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B4524FD"/>
+    <w:nsid w:val="DDF98FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -671,55 +722,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2026/06/11/a284/jo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2026/06/11/a285/jo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/luxembourg/new-asylum-law-passes-first-reading" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/luxembourg/new-asylum-and-reception-laws-enter-force" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2026/06/11/a284/jo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legilux.public.lu/eli/etat/leg/loi/2026/06/11/a285/jo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments/luxembourg/new-asylum-law-passes-first-reading" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>