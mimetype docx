--- v0 (2026-07-06)
+++ v1 (2026-08-29)
@@ -13,53 +13,54 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Austria announces Syria return campaign for July–September 2026 zzzzzz</w:t>
+          <w:t xml:space="preserve">Austria announces Syria return campaign for July–September 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria announced further measures on returns.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Austria reported that around 7,000 people were removed from the country during the first half of 2026, marking the highest number of removals since such statistics have been recorded. Following the fall of the Assad regime in December 2024, around 13,000 asylum cases were reassessed, resulting in the protection status of 4,400 individuals being downgraded or revoked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To encourage voluntary returns, the government announced a voluntary return campaign for Syrian nationals between July and September 2026 and increased financial return assistance. Syrian nationals with pending asylum applications and those with subsidiary protection who receive basic welfare support will be eligible for up to €3,000 per person if they voluntarily return to Syria, while financial assistance for all other Syrians who return voluntarily will increase from €1,000 to €1,500.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -71,51 +72,52 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Federal Ministry of the Interior | Bundesministerium für Inneres (23 June, 2026), "Rückkehraktion Syrien" in den Monaten Juli, August, September [''return campaign Syria'' in July, August, September],</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.bmi.gv.at/news47cd.html?id=59566b656d396d5771456b3d</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -244,187 +246,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 29-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0D25D241"/>
+    <w:nsid w:val="9CFF7D68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -657,51 +692,51 @@
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/austria/austria-announces-syria-return-campaign-july-september-2026" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bmi.gv.at/news47cd.html?id=59566b656d396d5771456b3d" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>