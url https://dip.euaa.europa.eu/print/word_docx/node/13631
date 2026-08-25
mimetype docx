--- v0 (2026-07-06)
+++ v1 (2026-08-25)
@@ -13,53 +13,66 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">Government publishes amendments in the field of migration and asylum zzzzzz</w:t>
+          <w:t xml:space="preserve">Government publishes amendments in the field of migration and asylum</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Go back to timeline</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The government published a series of amendments within the areas of responsibility of the Ministry of Labour and Inclusion and the Ministry of Justice and Public Security. The main changes include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Implementation of the EU Pact on Migration and Asylum: In line with Norway's agreements with the EU, Norway has incorporated several legal acts forming part of the Pact on Migration and Asylum, including the Screening Regulation, relevant provisions of the Asylum and Migration Management Regulation (AMMR), the new Eurodac Regulation, and the Crisis and Force Majeure Regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -119,74 +132,76 @@
         <w:rPr/>
         <w:t xml:space="preserve">Extension of temporary Ukraine-related measures: Temporary legislative amendments introduced in response to the arrival of displaced persons from Ukraine have been extended until 1 July 2028. The amendments also provide a legal basis for temporary regulations adapting integration measures for individuals who initially held collective protection but later become asylum seekers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Source(s)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Justice and Public Security | Justis- og beredskapsdepartementet (23 June, 2026), Endringer i lover og regler fra 1. juli 2026 fra Justis- og beredskapsdepartementet [Amendments to laws and regulations from 1 July 2026 from the Ministry of Justice and Public Security],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/endringer-i-lover-og-regler-fra-1.-juli-2026-fra-justis-og-beredskapsdepartementet/id3167304/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ministry of Labour and Social Inclusion | Arbeids- og inkluderingsdepartementet (23 June, 2026), Endringar i lover og forskrifter frå 1. juli 2026 for Arbeids- og inkluderingsdepartementet [Changes to Laws and Regulations Effective from 1 July 2026 under the Ministry of Labour and Inclusion],</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:color w:val="var(--word-link)"/>
+            <w:color w:val="0444c4"/>
+            <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.regjeringen.no/no/aktuelt/endringar-i-lover-og-forskrifter-fra-1.-juli-2026-for-arbeids-og-inkluderingsdepartementet/id3166718/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of development</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">23.06.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -217,52 +232,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">General asylum and migration development, First instance determination, Personal interview, Pact on Migration and Asylum, Asylum Migration Management Regulation, Crisis and Force majeure Regulation, Eurodac Regulation, Screening Regulation, Resettlement and humanitarian admission, Temporary Protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Development type</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Legislation</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId10"/>
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1701" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -315,187 +330,220 @@
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:spacing w:before="142" w:after="284"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:color="1071D8"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Document generated on 06-07-2026</w:t>
+      <w:t xml:space="preserve">© European Union Agency for Asylum, 2026. Reproduction is authorised, provided the source is acknowledged.</w:t>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Document generated on 25-08-2026</w:t>
     </w:r>
   </w:p>
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="7500" w:type="dxa"/>
       <w:gridCol w:w="1572" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7500" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">For more information, please contact us at: </w:t>
+            <w:t xml:space="preserve">For more information, please contact: </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:history="1">
             <w:r>
               <w:rPr>
                 <w:color w:val="0444c4"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">ids@euaa.europa.eu</w:t>
+              <w:t xml:space="preserve">ias@euaa.europa.eu</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1572" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="end"/>
             <w:spacing w:before="0" w:after="0"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:instrText xml:space="preserve">PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:tbl>
     <w:tblGrid>
       <w:gridCol w:w="1884" w:type="dxa"/>
       <w:gridCol w:w="4040" w:type="dxa"/>
+      <w:gridCol w:w="3148" w:type="dxa"/>
     </w:tblGrid>
     <w:tr>
       <w:trPr/>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1884" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:39pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId1" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4040" w:type="dxa"/>
           <w:noWrap/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:jc w:val="start"/>
           </w:pPr>
           <w:r>
             <w:pict>
               <v:shape type="#_x0000_t75" stroked="f" style="width:202pt; height:41pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                 <w10:wrap type="inline"/>
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
             </w:pict>
           </w:r>
         </w:p>
       </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3148" w:type="dxa"/>
+          <w:noWrap/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:jc w:val="end"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+              <w:i w:val="1"/>
+              <w:iCs w:val="1"/>
+            </w:rPr>
+            <w:t xml:space="preserve"/>
+          </w:r>
+        </w:p>
+      </w:tc>
     </w:tr>
   </w:tbl>
   <w:p>
     <w:pPr>
       <w:spacing w:after="35"/>
     </w:pPr>
     <w:r>
       <w:rPr/>
       <w:t xml:space="preserve"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="107D0E3C"/>
+    <w:nsid w:val="98E22F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -599,51 +647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F2CF418"/>
+    <w:nsid w:val="0B164609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -875,55 +923,55 @@
     <w:link w:val="Heading3Char"/>
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:color w:val="24234C"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:b w:val="1"/>
       <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-publishes-amendments-field-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/endringer-i-lover-og-regler-fra-1.-juli-2026-fra-justis-og-beredskapsdepartementet/id3167304/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/endringar-i-lover-og-forskrifter-fra-1.-juli-2026-for-arbeids-og-inkluderingsdepartementet/id3166718/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dip.euaa.europa.eu/developments/norway/government-publishes-amendments-field-migration-and-asylum" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/developments" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/endringer-i-lover-og-regler-fra-1.-juli-2026-fra-justis-og-beredskapsdepartementet/id3167304/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regjeringen.no/no/aktuelt/endringar-i-lover-og-forskrifter-fra-1.-juli-2026-for-arbeids-og-inkluderingsdepartementet/id3166718/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ids@euaa.europa.eu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ias@euaa.europa.eu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/header1_image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>